--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bouiron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur scientifique et technique de l'Inrap</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2366-7839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059925949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34639570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservateur en chef du patrimoineDirecteur scientifique et technique de l'Inrap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR7264 CEPAM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Pérégrinations dans la Gaule romaine et dans les provinces des Alpes et de Corse. Jean-Claude Golvin et Gérard Coulon, Actes Sud/Errance &amp; Picard, 2024, 224 pages, 34 euros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, p. 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salines médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, p. 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science ouverte à l’INRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bryas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Salas Rossenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, p. 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inrap, institut de recherche(s). Des objectifs et des moyens en réponse aux axes de la recherche française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2021), pp.96-101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.10391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule : Les dynamiques d’évolution de l’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la cathédrale paléochrétienne et médiévale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’archéologie urbaine à Marseille et à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’archéologie préventive. Grands travaux d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie. Entre ruptures et continuités, 139, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville médiévale. De l’âge d’or du Ve siècle au renouveau du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 389, p. 40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et la mer. La topographie de Marseille au fil des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 389, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte des découvertes archéologiques du site de La Bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 258, p. 72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combustible associé aux fosses de coulée de cloches médiévales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et documents, Archéologie, Agence wallonne du Patrimoine, Jambes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château à Nice : le Projet Collectif de Recherche (2006-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sainte-Marie du Château à Sainte-Réparate. Quand la cathédrale s’adapte aux transformations urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1-2 (116), p. 14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments disparus de la rue Colbert et de la place Sadi-Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and landscape from 14th to 17th century AD in Marseille city centre, reconstructed from insect and pollen assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.152-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible pour la fabrication des cloches au Moyen Âge : l’exemple de la cathédrale Sainte-Marie de Nice (Alpes-Maritimes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie médiévale à Marseille ou la redécouverte d’un espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace suburbain à la place Garibaldi : Genèse de la place royale de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116 (02-16), pp.01-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vue de Cimiez en 1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, p. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et monuments de Marseille au XVIe siècle à travers les sources iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237 (juin), pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte archéologique de la place Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lou Sourgentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, p. 32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lotissement de l'abbaye Saint-Sauveur de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette de la colline du Château de Nice par Philippe Gény (1875)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, p. 10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau plan de Marseille inédit aux archives de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237, p. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace suburbain et la rive sud de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bastion des Dames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237, p. 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice, la colline du Château. L'ancienne cathédrale et les fortifications de la ville médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Archéologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Monuments de Nice et Alpes-Maritimes, 168e session 2010, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte d’origine à l’Épitomé des Ethnika : Les différentes phases de réduction et la transmission du lexique géographique de Stéphane de Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et monuments de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237, p. 10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace suburbain et la rive sud de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237 (juin), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237 (juin), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore à propos de la rive sud du port de Marseille. Lieux de culte et découvertes archéologiques autour de l’ancien Arsenal des Galères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXI, pp.183-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux aqueducs de Marseille antique et médiévale. Topographie urbaine et activités hydrauliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore à propos de la rive sud du port de Marseille. Lieux de culte et découvertes archéologiques autour de l’ancien Arsenal des Galères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CODOU (Yann), HEIJMANS (Marc) éd. – Hommages à Jean Guyon, LXI (fasc. 243-244), p. 183-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille durant l’Antiquité tardive et le Moyen Âge. Mille ans d’évolution urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’abbaye de Saint-Pons : de la nécropole antique au quartier Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier Pasteur ou l’extension urbaine au pied du monastère Saint-Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faubourgs ou l'ambiguïté urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, p. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille durant l'Antiquité tardive et le Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'abbaye de Saint-Pons : de la nécropole antique au quartier Pasteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille au VIIe siècle ou le début du Moyen Âge en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, p. 14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier Pasteur ou l'extension urbaine au pied du monastère Saint-Pons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution topographique de Nice (XI e -XVIII e s.) Prémices d'un atlas historique et archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p. 13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution topographique de Nice (XIe-XVIIIe s.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'archéologie niçoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’archéologie niçoise – 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p. 3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la fortification de Nice en 1717-1719 : approche archéologique et historique d'un aménagement urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.45-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la fortification de Nice en 1717-1719 : approche archéologique et historique d’un aménagement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vecchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p. 45-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de Camp-Lonc (XVIe-XXe s.) : deux diagnostics récents à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, p. 18-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation de Camp-Lonc (XVIe-XXe s.) : deux diagnostics récents à Nice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.18-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 449, p. 54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations archéologiques des sites de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 449, p. 52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations archéologiques de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, p. 6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et ses dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hermary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 435, pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Protis à Talabot. 2600 ans d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 435, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification et évolution urbaine à Grasse : Le diagnostic archéologique du Musée International de la Parfumerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, p. 36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification et évolution urbaine à Grasse : Le diagnostic archéologique du Musée International de la Parfumerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification médiévale de Nice et le moulin communal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification médiévale de Nice et le moulin communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, p. 26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26 siècles d'occupation suburbaine : une évolution diachronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique sur l’emprise du Tramway de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, p. 8-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fenêtre sur l'Histoire : la fouille de l'Alcazar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fenêtre sur l’Histoire : la fouille de l’Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, p. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique sur l'emprise du Tramway de Nice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vecchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.8-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26 siècles d’occupation suburbaine : une évolution diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, p. 40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la destruction du faubourg médiéval à la place actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille, 87, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. Les fouilles de l’Alcazar à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, p. 7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique, cœur d’un service de collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La France explore son passé depuis 30 ans. L’archéologie territoriale : dernières recherches et bilans, 250, p. 88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l’Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 188, p. 13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution topographique de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, p. 38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l’Alcazar : Antiquité et Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de Mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 184, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau au Moyen Âge. L’archéologue fait le point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 182, p. 42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse et impacts anthropiques sur les rives du Lacydon à Marseille (6000 av. J.-C. - 500 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 587, p. 32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Tunnel de la Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’un portrait médiéval. La redécouverte des faubourgs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 198, p. 42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fond du Vieux-Port à Marseille, des marécages à la place Général-de-Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 82, p. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille (Bouches-du-Rhône). Place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, XXIV, p. 397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un faubourg médiéval au pied du rempart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 290, p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille (Bouches-du-Rhône). Place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, XXIII, p. 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, esplanade de la Tourette. Habitat de l’époque archaïque, édifice gallo-romain, dépotoir médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1987 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roth Congès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'École Antique de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, La maison à l'époque romaine dans le midi de la France, n. s. 19, p. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au séminaire sur « Études documentaires et études d’archives en archéologie préventive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études documentaires et études d'archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bouiron; Carine Carpentier; Louis Faivre d’Arcier; Sébastien Gaime; Michel Goy; Anne Pariente, Nov 2022, Lyon, France. 5 p., </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/26fp-n761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la topographie urbaine de Marseille (900-1500). Confrontation des vestiges archéologiques et des fonds d’archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études documentaires et études d'archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bouiron; Carine Carpentier; Louis Faivre d’Arcier; Sébastien Gaime; Michel Goy; Anne Pariente, Nov 2022, Lyon, France. 37 p., </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/ya73-ks31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental foutains with steps from the late iron age in southern gaul (2nd-1st century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favreau Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique : instrument d’une politique du patrimoine ou de la recherche archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/cptn-2c70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'entomologie aux reconstructions paléoenvironnementales en contextes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et archéologie de l'insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéoentomologie: comment les Coléoptères fossiles contribuent à la reconstruction des anciens paysages et des activités humaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques référentiels communs, nouvelles approches : Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des fortifications d’Antibes et de Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes : actes du colloque international d'archéologie à Nice, 14-16 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nice, France. pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la modélisation 3D du Château de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes : actes du colloque international d'archéologie à Nice, 14-16 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nice, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel for bell manufacturing in the Middle Ages: some examples in the Provence region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on environmental archaeology of European cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combustible associé aux fosses de coulée de cloche médiévales : un marqueur de l'environnement et des pratiques artisanales. Quelques exemples de la région provençale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : Medieval copper, bronze and brass.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservations des vestiges de la fortification niçoise : la crypte archéologique Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique des fosses de coulée de cloche medievales - site de la colline du chateau de nice (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications des villes littorales de Provence et du comté de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes (14-16 novembre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications médiévales de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Marseille, France. pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte des Carmes pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Marseille, France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe épiscopal de Marseille. Nouvelles données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille. Trames et paysages urbains de Gyptis à au roi René. Actes du colloque de Marseille 1999.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aix-en-Provence, France. pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une porte antique sous la rue Colbert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Marseille, France. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 524 p., 2024, Bibliothèque d'archéologie méditerranéenne et africaine ; 35, Emmanuel Botte; Giulia Boetto, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des sites de l'Antiquité tardive et du haut Moyen Âge (Ve-XIe siècle) : Provence-Alpes-Côte-d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dureil-Bourachau Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fixot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, pp.440, 2023, 978-2-919056-94-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guide des sites de l'Antiquité au Moyen Âge (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) - Provence-Alpes-Côte-d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fixot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires Millénaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2023, 978-2-919056-94-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Golvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guyon. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Marion Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 235 p., 2022, Ligne de Mire, 978-2-9566309-6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie nationale. Recherche, expertise, patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6, 460 p., 2022, Archéopages - Hosr série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Byzance. Les Ethniques comme source historique: l’exemple de l’Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 40, 822 p., 2022, Bibliothèque de l'Antiquité Tardive, 978-2-503-59381-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BAT-EB.5.130203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide des sites antiques. Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 270 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Charles II en Provence (1297-1299)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques; CTHS, pp.1794, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de Marseille révélée par l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Dossiers d’Archéologie, 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Le Guide. Parcourir la ville et comprendre son histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 105 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Camille Jullian. Editions Errance, 409 p., 2014, Bibliothèque d’archéologie méditerranéenne et africaine, 16, 9782491788056. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pccj.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04137925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille: objets quotidiens médiévaux et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille-Jullian/Errance, 416 p., 2014, 978-2-87772-556-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1630-1730 [témoignages, récits et mémoires]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.687, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Le Guide. Parcourir la ville et comprendre son histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.105, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues redécouvrent Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap/Gallimard, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit de la Porte. Nice au Moyen Âge & la crypte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Anfosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille : la ville médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Camille Jullian; Éditions Errance, 7, 463 p., 2011, Bibliothèque d’archéologie méditerranéenne et africaine, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pccj.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de la communication et de la consultation des collections hors exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA; Fage éditions, 2011, Exos, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier rempart. La chute du château de Nice sous Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Anfosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête de Leopardo de Foligno en Provence orientale, 1333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, CTHS édition, p.3-100 et p.311-526, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit de la Porte. Nice au Moyen Âge d’après la fouille du Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Anfosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires millénaires, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA; Fage éditions, 86 p., 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Guilcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">459 p., 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">340 p., 2001, Documents d’Archéologie Française, 87, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud/Musée de Marseille, 192 p., 1999, Catalogue d’exposition, Musée d’histoire de Marseille, 9782744901218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service d'Archéologie du Conseil Général de Vaucluse, 6.II, 422 p., 1996, Documents d'Archéologie Vauclusienne, Philippe Borgard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissants laïcs et religieux : continuité aristocratique en Provence (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Settipani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Gaulois aux Carolingiens dans le sud de la France. Travaux d'archéologues et d'historiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, pp.254-268, 2025, Archéopages, numéro spécial mars 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte de la découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.455-465, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du parvis et les sondages dans et aux abords de l’église Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.260-279, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Plassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.292-446, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.492-499, 2024, Archéologies méditeranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l'avenue Vaudoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte De-Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 241-259, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des occupations suburbaines : l’exemple du site de l’Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.98-103, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières interprétations des blocs de l'Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 65-67, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.35-41, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles et découvertes anciennes dans le secteur de la Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.228-241, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périmètres de l’archéologie : Une dynamique continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoërff; Nicolas Grimal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie française en France et à l’étranger. Assises scientifiques. Actes de la rencontre organisée par l’Académie des Inscriptions et Belles-Lettres et le Conseil national de la recherche archéologique (CNRA) du ministère de la Culture à l’Académie des Inscriptions et Belles-Lettres, les 6 et 7 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-Lettres, pp.53-70, 2024, 9782877547208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atlas cartographique de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 15-22, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 9-11, 2024, BiAMA, 35, 7971032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 7, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans de prise en compte du patrimoine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fixot et Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Paul-Albert Février. Actes du colloque international Aix-en-Provence, 7-9 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 129-136, 2024, Bibliothèque de l'Antiquité tardive, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DILLMANN (Philippe), LIEVAUX (Pascal), MAGNIEN (Aline), REGERT (Martine) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris. La science à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le cherche midi, p. 56-57, 2022, 9782749174310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 420 ? La cathédrale primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guyon; Régis Bertrand; Véronique Blanc-Bijon; Marc Bouiron; Catherine Dureuil-Bourachau; Jean-Claude Golvin; Andreas Hartmann-Virnich; Françoise Paone; Francine Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Charlet éditions, pp.20-47, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière de l’ancienne cathédrale Sainte-Marie, Colline du Château (Nice, Alpes-Maritimes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc-Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANCHARD (Philippe), CHIMIER (Jean-Philippe), GAULTIER (Matthieu), VERJUX (Christian) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 207-211, 2022, Supplément à la Revue Archéologique du Centre de la France, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1420. La cathédrale du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Marion Charlet éditions, pp.61-89, 2022, Ligne de Mire, 978-2-9566309-6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virgine Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations en Méditerranée, de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.64-65, 2021, 978-2-330-14501-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser de grandes surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-257, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // Le pont-Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 226, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // Pont-Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // La cathédrale et le cimetière paroissial (colline du Château)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc-Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 62-67, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // La porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 227, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie médiévale et les deux Moyen Âge de la Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc-Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 16-52, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // Porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 102-103, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état domanial de c. 1265 et l’enquête de Charles II dans la viguerie de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PECOUT (Thierry) dir., BOUIRON (Marc), BUFFO (Paolo), GOUIRAN (Gérard), LASSALLE (Juliette), OLIVIERI (Antonio), OTCHAKOVSKY-LAURENS (François), RAO (Riccardo), SAUZE (Élisabeth), SIBON (Juliette) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête générale de Charles II en Provence (1297-1299)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 1255-1496, 2018, Documents inédits sur l'histoire de France - série in 8°, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAZELLES (Claire-Anne de), LEAL (Emilie), Klein (Alain). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier. Actes de la table-ronde internationale de Lattes. 23-25 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l’Espérou, p. 9-10, 2018, Échanges transdiciplinaires sur les constructions en terre crue, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of Greek Marseille and of Its Territory : The Ethnica of Stephanus of Byzantium and the Lexicographical References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUFFIER (Sophie), GARCIA (Dominique) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 91-116, 2017, Lang Classical Studies, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoran Sojic, Emmanuelle Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 75 monuments historiques de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires Millénaires, p. 110-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles lignes de tramway, catalyseurs de la recherche archéologique à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 68-75, 2016, Archéopages, Hors-Série, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications des villes littorales de Provence et du comté de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Giaume, Jean-Marc and Delestre, Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes. Actes du colloque international d’archéologie à Nice. 14-16 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-34, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre XIX. Les mutations des paysages littoraux de la Baie des Anges en phases terminales des grands épisodes transgressifs pléistocènes et holocènes (Côte d’Azur, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud, N.; Arnaud-Fassetta, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.259-270, 2015, 9782271129932. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, La Vieille-Major et la Nouvelle-Major : siège épiscopal depuis 314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cathédrales de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue, pp.399-429, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des vestiges de la fortification niçoise : la crypte archéologique Pairolière. In : BOUIRON (Marc) éd., GIAUME (Jean-Marc), DELESTRE (Xavier) dir. — Fortifications médiévales et modernes des villes méditerranéennes. Actes du colloque international d’archéologie à Nice. 14-16 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devenir des fortifications d’Antibes et Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment restituer une fortification disparue ; l’exemple de la colline du Château à Nice. In : BOUIRON (Marc) éd., GIAUME (Jean-Marc), DELESTRE (Xavier) dir. — Fortifications médiévales et modernes des villes méditerranéennes. Actes du colloque international d’archéologie à Nice. 14-16 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goldtsimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment restituer une fortification disparue : l’exemple de la colline du Château à Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-202, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] L’ancienne cathédrale Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bleue, La, nuée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce d'une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Antiquité tardive et Moyen Âge classique : naissance et développement d’une chrétienté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diocèse de Nice. Histoire et identités d'une terre de contrastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed du Signe, pp.14-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 19. Coastal changes in the Baie des Anges in the terminal phases of the main Pleistocene and Holocene transgressive episodes (Côte d’Azur, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.259-270, 2015, CNRS Alpha, 9782271072597. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal anonyme des évènements de 1675 à 1723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI, Hervé, BOUIRON, Marc éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1630-1730 [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.485-490, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Nice entre 1630 et 1730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barelli, Hervé and Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1630-1730</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, témoignages, récits et mémoires, pp.09-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique au Moyen Âge sur le territoire niçois : plaines littorales et dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercuri, Laurence and González, Villaescusa, Ricardo and Bertoncello, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace (Préhistoire, Antiquité, Moyen Âge). Actes des XXXIVe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-362, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie. L’aménagement de la colline du Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la Colline du Château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.25-28, 2013, 978-2-919056-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche de la cathédrale Sainte-Marie de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la Colline du Château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.115-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice de la fondation massaliète à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat et l'occupation religieuse de la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la colline du château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.107-115, 2013, 978-2-919056-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi la main humaine a introduit la mer dans la terre … Réflexions sur les carrières d’argile de Marseille grecque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouffier, Sophie and Hermary, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Occident grec de Marseille à Mégara Hyblaea. Hommages à Henri Tréziny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.57-68, 2013, Bibliothèque d'Antiquités Méditerranéennes et Africaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification de la Ville Haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la Colline du Château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.77-78, 2013, 978-2-919056-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche d'archéologie du bâti de la cathédrale Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fouilles d'Hilarion de Cessole (début XIXe siècle) aux fouilles actuelles (depuis 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconographie de la colline aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-164, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite guidée de la colline du Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-33, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château, redécouverte d'un espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.278-280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUDEBERT (Alexandre), VIGREUX (Thomas) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Territorial éditions, p. 97-107, 2012, Collection Dossier d’experts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Histoire et archéologie de la colline de Cimiez à Nice ». L’évolution du site de l’Antiquité tardive à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas militaire de Charles Emmanuel 1er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1590-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire Millénaires, p. 467-495, 2012, Les grands textes du patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 143, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La topografia commerciale di Marsiglia medievale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Coletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città portuali del Mediterraneo. Luoghi dello scambio commerciale e colonie di mercanti stranieri tra Medioevo ed età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.119-130, 2012, Storia dell’architettura e della città</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audebert, Alexandre and Vigreux, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-107, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du Château à Nice ». La maquette de Philippe Gény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 56-66, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte archéologique de la Porte Pairolière à Nice (Alpes-Maritimes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Delestre; François Wiblé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des sites archéologiques. Actes du colloque international de Martigny (Suisse), 9-11 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers d'archéologie romande, pp.133-139, 2012, Cahiers d’archéologie romande, 134 ; Archaeologia Vallesiana, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du Château à Nice ». La cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 66, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La topografia commerciale di Marsiglia medievale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colletta, Teresa and Marin, Brigitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città portuali del Mediterraneo e la rete di colonie di mercanti stranieri. I luoghi dello scambio commerciale tra Medioevo ed Età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-130, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice, la fortification urbaine d'après les fouilles de la porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et Alpes-Maritimes. Congrès archéologique de France, 168e session 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.443-444, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.442-443, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments structurants de la topographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.38-41, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit inédit du XVIIe siècle : objets archéologiques et inscriptions niçoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 469-495, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue réaliste, un projet inabouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 499-503, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.427-442, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.21-33, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier de la Major à l'époque médiévale et la fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.209-220, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement urbain : l’exemple de la crypte archéologique Pairolière à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELESTRE (Xavier), PERGOLA (Philippe) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement des territoires. Actes du colloque transfrontalier Menton, 22 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-92, 2011, Bulletin du Musée d’anthropologie préhistorique de Monaco, supplément n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE colline du château. L’ancienne cathédrale de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 76-77, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans et figurations dans le manuscrit de l’Histoire du comté de Nice par Antoine Fighiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Nice, son comtat et terres adjacentes, l’Histoire naturelle et morale depuis le commencement du monde jusqu’au présent 1638. [Nice et son comté, 1590-1680 - Tome II]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires millénaires, p. 35-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible le mobilier archéologique. L’exemple du dépôt archéologique de la Ville de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), BOUVRY (Joëlle), CHARRON (Alain), CLAIR (Sylvie), GIRARD (Emilie), VERNET (Yannick). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles de la communication et de la consultation des collections hors exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGCCPF-PACA; Fage éditions, p. 21-30, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement urbain : l’exemple de la crypte archéologique Pairolière à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delestre, Xavier and Pergola, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement des territoires. Actes du colloque transfrontalier Menton, 22 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (suppl.) (Bulletin du Musée d'anthropologie préhistorique de Monaco), pp.81-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comtes, vicomtes et pouvoir communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.41-42, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 9-17, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vue de Nice par Giovanni-Ludovico Balduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 209-215, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit inédit du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice/Mémoires millénaires éditions, pp.469-495, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier du Mazeau au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.242-251, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bourg de Morier au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.337-351, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans et figurations dans le manuscrit de l’Histoire du comté de Nice par Antoine Fighiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barelli, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 - Tome 2, De Nice, son comtat et terres adjacentes, l’histoire naturelle et morale depuis le commencement du monde jusqu’au présent, 1638</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.35-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE colline du château. Le projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue réaliste, un projet inabouti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barelli, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.499-503, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 129-130, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancienne cathédrale de Nice (Ve-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELESTRE (Xavier), MARCHESI (Henri) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherches. Actes du colloque d’Arles, 28-29-30 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, p. 503-508, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] Première partie : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAUTIER (Laurence), ROTHE (Marie-Pierre), ROSCIAN (Suzanne) coll., SUMERA (Franck) coll. BOUIRON (Marc) coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 411-419, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice au XVIe siècle ou la création d’une place-forte moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-15, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice dans la Cosmographie universelle de François de Belleforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 301-303, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] 86* La colline du Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAUTIER (Laurence), ROTHE (Marie-Pierre), ROSCIAN (Suzanne) coll., SUMERA (Franck) coll. BOUIRON (Marc) coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 536-538 et 542-545, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] 82* Sous la Place Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAUTIER (Laurence), ROTHE (Marie-Pierre), ROSCIAN (Suzanne) coll., SUMERA (Franck) coll. BOUIRON (Marc) coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 536, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice au XVIe siècle ou la création d'une place-forte moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Barelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires millénaires, pp.9-15, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Documents sur l’espace urbain médiéval]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 98-110, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille (c. 1555 ?). Pietro Angelo Pelloia, un ingénieur au service de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 115-121, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille (c. 1555 ?).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.115-121, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice dans la Cosmographie universelle de François de Belleforest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Barelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires Millénaires, pp.301-303, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution topographique de Marseille (XIe-XIVe s.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.46-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Documents sur l'espace urbain médiéval]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.98-110, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution topographique de Marseille (XIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 46-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux de fortification à Nice, d’après les registres de la série CC (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Gilles Pairault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives se dévoilent … autour du fonds ancien de Nice (XIIe-XVIIIe siècles). Actes du colloque organisé à l’occasion de la publication du premier inventaire analytique des séries anciennes (AA, BB et CC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 71-81, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 12-43, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Antiquité tardive au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.12-43, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte des archives d'un érudit provençal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies de Provence et d'ailleurs. Mélanges offerts à Gaëtan Congès et Gérard Sauzade.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APA, pp.809-819, 2008, Bulletin archéologique de Provence, Supplément, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice. Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94-96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baillie du comté de Vintimille et Val de Lantosque en 1333-1334.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PECOUT (Thierry) dir., BUTAUD (Germain), BOUIRON (Marc), JANSEN (Philippe), VENTURINI (Alain). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enquête générale de Leopardo da Foligno en Provence orientale (avril-juin 1333).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.527-585, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 100-101, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 153-154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baillie du comté de Vintimille et Val de Lantosque en 1333-1334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PECOUT (Thierry) dir., BUTAUD (Germain), BOUIRON (Marc), JANSEN (Philippe), VENTURINI (Alain) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Leopardo da Foligno en Provence orientale (avril-juin 1333)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 527-585, 2008, Collection de documents inédits sur l’histoire de France. Section d’histoire et de philologie des civilisations médiévales ; série in-8°, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice. Place Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comté de Vintimille sous les Angevins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte-Agnès et l'ancien comté de Vintimille du Moyen Âge à l'Époque Moderne. Xe Journée d'Études Régionales de Menton. Actes du colloque de Menton 17 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeobat, pp.131-181, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comté de Vintimille sous les Angevins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Blanc-Garidel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte-Agnès et l’ancien comté de Vintimille du Moyen Âge à l’Époque Moderne. Xe Journée d’Études Régionales de Menton. Actes du colloque de Menton 17 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 131-181, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice. Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 84-86, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvage Archeology and Geoarcheology : the example of the coastral margin between Antibes and Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sumera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vecchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing Human-Landscape Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 177-201, 2007, 1-84718-188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier issu des opérations d’archéologie préventive : conditions de collecte et de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), BOUVRY-POURNOT (Joëlle), DELESTRE (Xavier), NEGRI (Vincent), THIERY (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGCCPF-PACA; Fage éditions, p. 28-41, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique : outil de gestion et de conservation du mobilier archéologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.42-49, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier issu des opérations d'archéologie préventive : conditions de collecte et de conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.28-41, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique : outil de gestion et de conservation du mobilier archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), BOUVRY-POURNOT (Joëlle), DELESTRE (Xavier), NEGRI (Vincent), THIERY (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGCCPF-PACA; Fage éditions, p. 72-79, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 88-89, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155 Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROTHE (Marie-Pierre), TREZINY (Henri). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et ses alentours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 581-593, 2005, Carte archéologique de la Gaule, 13/3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers de l'Antiquité au Moyen Âge. Recherches archéologiques récentes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musées de Louviers, pp.2, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte régalien méconnu : l'extension urbaine de 1190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « Marseille face aux pouvoirs ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CG13, pp.22-44, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte régalien méconnu : l’extension urbaine de 1190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille face aux pouvoirs. Actes du colloque de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 22-44, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers de l’Antiquité au Moyen Âge. Recherches archéologiques récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 2, 2002, Catalogue d'exposition, Musée de Louviers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 10-16, 2001, Documents d’Archéologie Française, 87, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces suburbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 319-335, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 227-270, 2001, Documents d’Archéologie Française, 87, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rive sud du port de Marseille. A propos d’une vue inédite de Marseille en 1662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bloesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 375-393, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte des Carmes pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-129, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture religieuse médiévale à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fixot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Salvetat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 279-292, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et topographie des monuments de Marseille médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 255-276, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une porte antique sous la rue Colbert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron M.; Tréziny H.; Bizot B.; Guilcher A.; Guyon J.; Pagni M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.63-73, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes. 1. Plans d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 404-416, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame urbaine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 147-156, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La topographie initiale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 23-34, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications médiévales de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-92, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de gestion de collections : le dépôt archéologique de la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique, conservation et gestion pour un projet scientifique et culturel. Assises nationales de la conservation archéologique, Bourges les 26, 27 et 28 novembre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 335-344, 2000, Bituriga, Actes 2000-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du dépôt archéologique de la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique, conservation et gestion pour un projet scientifique et culturel. Assises nationales de la conservation archéologique, Bourges les 26, 27 et 28 novembre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 401-407, 2000, Bituriga, Actes 2000-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salines de Saint-Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 134, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine Signoret, une fabrique de colle-forte du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 105, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille ans d’histoire ou la lente création du Plan Fourmiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 132-133, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique. Responsabilités et intérêts des Collectivités Territoriales dans la conservation des « Archives du sol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « L’archéologie territoriale, la culture et l’aménagement du territoire », Sénat, 9 juin 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-26, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoinette Hesnard; Manuel Moliner; Frédéric Conche; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud/Musées de Marseille, pp.103-105, 1999, Catalogue d’exposition, Musée d’histoire de Marseille, 978-2-7449-0121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l’Alcazar : eau, voies et monuments, de l’Antiquité au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 149-150, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôpital du Saint-Sépulcre et faubourg de Sainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 135-148, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale de Vieille Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes/ Marseille : 10 ans d’archéologie, 2600 ans d’histoire : Catalogue d’exposition des Musées de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine : Atlas des maisons de Gaule narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6.II, Service d'Archéologie du Conseil Général de Vaucluse, p. 279-323, 1996, Documents d'Archéologie Vauclusienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille : place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Orient à la table du Pape. L’importation des céramiques dans la région d’Avignon au Moyen-Age tardif (XIVe-XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-36, 1995, Documents d’archéologie vauclusienne, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique PACA (1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 119-120, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faubourg Sainte-Catherine à la place Royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de Louis XIV à Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, 1994, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Place du Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique PACA (1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-141, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Général-de-Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des découvertes. Marseille, de Protis à la reine Jeanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 50-54, 1993, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique et cartographie informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserver ou détruire les vestiges archéologiques. La carte archéologique : l’archéologie dans l’aménagement du territoire. Actes des quatrième et cinquième rencontres nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-100, 1993, Documents d’archéologie, d’histoire et d’architecture, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Avenue Vaudoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique PACA (1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-118, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Avenue Vaudoyer - Tunnel Vieux-Port. Rempart médiéval. Occupation de l’Antiquité gréco-romaine au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d’information et de liaison PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1990), p. 98-99, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et décor des maisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glanum, cité grecque et romaine de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 52-58, 1989, Les Dossiers d’archéologie, 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer, fouiller, trouver ! L'archéologie à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative practices in preventive archaeology in Europe. A look back at 30 years of the Valletta Convention (Malta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amala Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Inrap. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746973v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche « La colline du Château à Nice ». La cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie DRAC-PACA. 2013, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale et ses abords, in : La colline du Château de Nice (dir. Bouiron Marc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cepam. 2013, pp.15-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lang-Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie DRAC-PACA. 2013, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;Histoire et archéologie de la colline de Cimiez&amp;quot;. L'évolution du site de l'Antiquité tardive à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;archéologie urbaine à Marseille : publication des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de recherches. Volume 1 - La colline du château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] iNRAP. 2012, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;archéologie urbaine à Marseille : publication des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de recherches. Volume 2 - La cathédrale et ses abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] iNRAP. 2012, pp.422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;Histoire et archéologie de la colline de Cimiez&amp;quot;. L'évolution du site de l'Antiquité tardive à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01540765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de la communication et de la consultation des collections hors exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AGCCPF-PACA/Fage éditions. 2011, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche : histoire et archéologie de la colline de Cimiez à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] DRAC/SRA. 2011, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible le mobilier archéologique. L’exemple du dépôt archéologique de la Ville de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AGCCPF-PACA/Fage éditions. 2011, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche : histoire et archéologie de la colline de Cimiez à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] DRAC/SRA. 2011, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan général et les coupes transversales dans la cathédrale, In Bouiron M. (dir)., Bilan scientifique du PCR de la colline du château de Nice, SRA PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service archéologie de la ville de Nice. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne de nettoyage de l'ancienne cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Argueyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In Bouiron M. (dir.), Bilan scientifique du PCR de la colline du château de Nice, vol. II, SRA PACA, Aix-en-Provence; Ville de Nice. 2008, pp.416-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Épitomé des Ethniques de Stéphane de Byzance comme source historique : l'exemple de l'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01424111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Bouiron </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur scientifique et technique de l'Inrap</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2366-7839</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059925949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34639570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conservateur en chef du patrimoineDirecteur scientifique et technique de l'Inrap</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR7264 CEPAM</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Topographie urbaine en Gaule durant l’Antiquité tardive : des chefs-lieux de cité multipolaires, 82, pp.9-10. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15h3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Pérégrinations dans la Gaule romaine et dans les provinces des Alpes et de Corse. Jean-Claude Golvin et Gérard Coulon, Actes Sud/Errance &amp; Picard, 2024, 224 pages, 34 euros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, p. 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salines médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, p. 26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science ouverte à l’INRAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bryas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Salas Rossenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 144, p. 47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inrap, institut de recherche(s). Des objectifs et des moyens en réponse aux axes de la recherche française et européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48 (2021), pp.96-101. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.10391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préambule : Les dynamiques d’évolution de l’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.6-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redécouverte de la cathédrale paléochrétienne et médiévale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.414-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’archéologie urbaine à Marseille et à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.12269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources de l’archéologie préventive. Grands travaux d’hier et d’aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Archéologie. Entre ruptures et continuités, 139, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville médiévale. De l’âge d’or du Ve siècle au renouveau du XIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 389, p. 40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte des découvertes archéologiques du site de La Bourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 258, p. 72-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville et la mer. La topographie de Marseille au fil des siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 389, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combustible associé aux fosses de coulée de cloches médiévales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et documents, Archéologie, Agence wallonne du Patrimoine, Jambes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.89-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château à Nice : le Projet Collectif de Recherche (2006-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Sainte-Marie du Château à Sainte-Réparate. Quand la cathédrale s’adapte aux transformations urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1-2 (116), p. 14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monuments disparus de la rue Colbert et de la place Sadi-Carnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247, pp.82-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and landscape from 14th to 17th century AD in Marseille city centre, reconstructed from insect and pollen assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.152-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustible pour la fabrication des cloches au Moyen Âge : l’exemple de la cathédrale Sainte-Marie de Nice (Alpes-Maritimes, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie médiévale à Marseille ou la redécouverte d’un espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.52-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace suburbain à la place Garibaldi : Genèse de la place royale de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 116 (02-16), pp.01-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vue de Cimiez en 1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, p. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et monuments de Marseille au XVIe siècle à travers les sources iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237 (juin), pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte archéologique de la place Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lou Sourgentin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 203, p. 32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lotissement de l'abbaye Saint-Sauveur de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124 (1), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maquette de la colline du Château de Nice par Philippe Gény (1875)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, p. 10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau plan de Marseille inédit aux archives de Turin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237, p. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace suburbain et la rive sud de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bastion des Dames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237, p. 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice, la colline du Château. L'ancienne cathédrale et les fortifications de la ville médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Archéologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Monuments de Nice et Alpes-Maritimes, 168e session 2010, pp.155-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte d’origine à l’Épitomé des Ethnika : Les différentes phases de réduction et la transmission du lexique géographique de Stéphane de Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme et monuments de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237, p. 10-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace suburbain et la rive sud de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237 (juin), pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications de Marseille au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 237 (juin), pp.22-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore à propos de la rive sud du port de Marseille. Lieux de culte et découvertes archéologiques autour de l’ancien Arsenal des Galères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXI, pp.183-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encore à propos de la rive sud du port de Marseille. Lieux de culte et découvertes archéologiques autour de l’ancien Arsenal des Galères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provence Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CODOU (Yann), HEIJMANS (Marc) éd. – Hommages à Jean Guyon, LXI (fasc. 243-244), p. 183-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux aqueducs de Marseille antique et médiévale. Topographie urbaine et activités hydrauliques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Sénépart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille durant l’Antiquité tardive et le Moyen Âge. Mille ans d’évolution urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, p. 12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’abbaye de Saint-Pons : de la nécropole antique au quartier Pasteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier Pasteur ou l’extension urbaine au pied du monastère Saint-Pons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, p. 116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les faubourgs ou l'ambiguïté urbaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lucan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24, pp.56-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, p. 20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille durant l'Antiquité tardive et le Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 225, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l'abbaye de Saint-Pons : de la nécropole antique au quartier Pasteur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille au VIIe siècle ou le début du Moyen Âge en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'association pour l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, p. 14-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier Pasteur ou l'extension urbaine au pied du monastère Saint-Pons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.116-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution topographique de Nice (XI e -XVIII e s.) Prémices d'un atlas historique et archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p. 13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution topographique de Nice (XIe-XVIIIe s.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.13-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d'archéologie niçoise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique d’archéologie niçoise – 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Jannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p. 3-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la fortification de Nice en 1717-1719 : approche archéologique et historique d'un aménagement urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.45-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction de la fortification de Nice en 1717-1719 : approche archéologique et historique d’un aménagement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vecchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, p. 45-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’urbanisation de Camp-Lonc (XVIe-XXe s.) : deux diagnostics récents à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lemaitre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, p. 18-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urbanisation de Camp-Lonc (XVIe-XXe s.) : deux diagnostics récents à Nice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.18-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 449, p. 54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations archéologiques des sites de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00275434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Geist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 449, p. 52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les opérations archéologiques de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, p. 6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et ses dieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hermary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 435, pp.62-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Protis à Talabot. 2600 ans d’urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 435, pp.38-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification et évolution urbaine à Grasse : Le diagnostic archéologique du Musée International de la Parfumerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, p. 36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortification et évolution urbaine à Grasse : Le diagnostic archéologique du Musée International de la Parfumerie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vecchione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.36-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification médiévale de Nice et le moulin communal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification médiévale de Nice et le moulin communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, p. 26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26 siècles d'occupation suburbaine : une évolution diachronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique sur l’emprise du Tramway de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, p. 8-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fenêtre sur l'Histoire : la fouille de l'Alcazar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fenêtre sur l’Histoire : la fouille de l’Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, p. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique sur l'emprise du Tramway de Nice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vecchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.8-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26 siècles d’occupation suburbaine : une évolution diachronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 204, p. 40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la destruction du faubourg médiéval à la place actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents d'archéologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille, 87, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de cas. Les fouilles de l’Alcazar à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture &amp; Recherche, revue du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, p. 7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique, cœur d’un service de collectivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La France explore son passé depuis 30 ans. L’archéologie territoriale : dernières recherches et bilans, 250, p. 88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l’Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 188, p. 13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution topographique de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, p. 38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l’Alcazar : Antiquité et Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 189, p. 45-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu de Mail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 184, p. 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau au Moyen Âge. L’archéologue fait le point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille : la revue culturelle de la ville de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 182, p. 42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogénèse et impacts anthropiques sur les rives du Lacydon à Marseille (6000 av. J.-C. - 500 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morhange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Provensal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 587, p. 32-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Tunnel de la Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.133-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d’un portrait médiéval. La redécouverte des faubourgs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monuments historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 198, p. 42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fond du Vieux-Port à Marseille, des marécages à la place Général-de-Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 82, p. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille (Bouches-du-Rhône). Place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, XXIV, p. 397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un faubourg médiéval au pied du rempart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 290, p. 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille (Bouches-du-Rhône). Place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, XXIII, p. 334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, esplanade de la Tourette. Habitat de l’époque archaïque, édifice gallo-romain, dépotoir médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d'information et de liaison de la Direction des Antiquités de la Région Provence - Alpes -Côte d'Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1987 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les maisons de Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Roth Congès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'École Antique de Nîmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, La maison à l'époque romaine dans le midi de la France, n. s. 19, p. 9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au séminaire sur « Études documentaires et études d’archives en archéologie préventive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gaime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études documentaires et études d'archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bouiron; Carine Carpentier; Louis Faivre d’Arcier; Sébastien Gaime; Michel Goy; Anne Pariente, Nov 2022, Lyon, France. 5 p., </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/26fp-n761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la topographie urbaine de Marseille (900-1500). Confrontation des vestiges archéologiques et des fonds d’archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études documentaires et études d'archives en archéologie préventive : 6e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Bouiron; Carine Carpentier; Louis Faivre d’Arcier; Sébastien Gaime; Michel Goy; Anne Pariente, Nov 2022, Lyon, France. 37 p., </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/ya73-ks31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monumental foutains with steps from the late iron age in southern gaul (2nd-1st century BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Agusta-Boularot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29TH EAA ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen's University Belfast, Aug 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les Enjeux de la Science Ouverte pour l'archéologie, Colloque MASA (Tours, 2 dec 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favreau Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque MASA “Fabriquer, exploiter, diffuser, archiver et réutiliser des données archéologiques "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le diagnostic archéologique : instrument d’une politique du patrimoine ou de la recherche archéologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/cptn-2c70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de l'entomologie aux reconstructions paléoenvironnementales en contextes archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Hervé Yvinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie et archéologie de l'insecte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéoentomologie: comment les Coléoptères fossiles contribuent à la reconstruction des anciens paysages et des activités humaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Marian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques référentiels communs, nouvelles approches : Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sélestat, France. pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des fortifications d’Antibes et de Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes : actes du colloque international d'archéologie à Nice, 14-16 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nice, France. pp.131-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel for bell manufacturing in the Middle Ages: some examples in the Provence region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on environmental archaeology of European cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la modélisation 3D du Château de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes : actes du colloque international d'archéologie à Nice, 14-16 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Nice, France. pp.203-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01388287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combustible associé aux fosses de coulée de cloche médiévales : un marqueur de l'environnement et des pratiques artisanales. Quelques exemples de la région provençale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : Medieval copper, bronze and brass.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservations des vestiges de la fortification niçoise : la crypte archéologique Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse anthracologique des fosses de coulée de cloche medievales - site de la colline du chateau de nice (06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications des villes littorales de Provence et du comté de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes (14-16 novembre 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications médiévales de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Marseille, France. pp.75-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte des Carmes pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Marseille, France. pp.121-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe épiscopal de Marseille. Nouvelles données.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille. Trames et paysages urbains de Gyptis à au roi René. Actes du colloque de Marseille 1999.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Aix-en-Provence, France. pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une porte antique sous la rue Colbert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Marseille, France. pp.63-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Provence, 524 p., 2024, Bibliothèque d'archéologie méditerranéenne et africaine ; 35, Emmanuel Botte; Giulia Boetto, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide des sites de l'Antiquité tardive et du haut Moyen Âge (Ve-XIe siècle) : Provence-Alpes-Côte-d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dureil-Bourachau Catherine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fixot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, pp.440, 2023, 978-2-919056-94-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Guide des sites de l'Antiquité au Moyen Âge (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle) - Provence-Alpes-Côte-d'Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fixot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires Millénaires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2023, 978-2-919056-94-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Golvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guyon. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Marion Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 235 p., 2022, Ligne de Mire, 978-2-9566309-6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie nationale. Recherche, expertise, patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cribellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6, 460 p., 2022, Archéopages - Hosr série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Byzance. Les Ethniques comme source historique: l’exemple de l’Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 40, 822 p., 2022, Bibliothèque de l'Antiquité Tardive, 978-2-503-59381-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BAT-EB.5.130203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guide des sites antiques. Provence-Alpes-Côte d’Azur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 270 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Charles II en Provence (1297-1299)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lassalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques; CTHS, pp.1794, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire de Marseille révélée par l’archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, Dossiers d’Archéologie, 389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Le Guide. Parcourir la ville et comprendre son histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 105 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Camille Jullian. Editions Errance, 409 p., 2014, Bibliothèque d’archéologie méditerranéenne et africaine, 16, 9782491788056. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pccj.3443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04137925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille: objets quotidiens médiévaux et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Abel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Camille-Jullian/Errance, 416 p., 2014, 978-2-87772-556-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01385608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1630-1730 [témoignages, récits et mémoires]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.687, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille. Le Guide. Parcourir la ville et comprendre son histoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dureuil-Bourachau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.105, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les archéologues redécouvrent Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap/Gallimard, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit de la Porte. Nice au Moyen Âge & la crypte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Anfosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de la communication et de la consultation des collections hors exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA; Fage éditions, 2011, Exos, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille : la ville médiévale et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications du Centre Camille Jullian; Éditions Errance, 7, 463 p., 2011, Bibliothèque d’archéologie méditerranéenne et africaine, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pccj.879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Roscian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suméra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des Inscriptions et Belles-Lettres, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dernier rempart. La chute du château de Nice sous Louis XIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Anfosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires Millénaires, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enquête de Leopardo de Foligno en Provence orientale, 1333</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pécout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris, CTHS édition, p.3-100 et p.311-526, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00319335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit de la Porte. Nice au Moyen Âge d’après la fouille du Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Anfosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires millénaires, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA; Fage éditions, 86 p., 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Guilcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">459 p., 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">340 p., 2001, Documents d’Archéologie Française, 87, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoinette Hesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moliner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Conche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud/Musée de Marseille, 192 p., 1999, Catalogue d’exposition, Musée d’histoire de Marseille, 9782744901218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borgard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Carru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service d'Archéologie du Conseil Général de Vaucluse, 6.II, 422 p., 1996, Documents d'Archéologie Vauclusienne, Philippe Borgard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (160)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissants laïcs et religieux : continuité aristocratique en Provence (V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-VIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Settipani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Gaulois aux Carolingiens dans le sud de la France. Travaux d'archéologues et d'historiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrap, pp.254-268, 2025, Archéopages, numéro spécial mars 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contexte de la découverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.455-465, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille du parvis et les sondages dans et aux abords de l’église Saint-Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.260-279, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chappuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Plassot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.292-446, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.492-499, 2024, Archéologies méditeranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l'avenue Vaudoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte De-Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 241-259, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des occupations suburbaines : l’exemple du site de l’Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.98-103, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières interprétations des blocs de l'Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 65-67, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mellinand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.35-41, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles et découvertes anciennes dans le secteur de la Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand; Marc Bouiron; Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, pp.228-241, 2024, Archéologies méditerranéennes. BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les périmètres de l’archéologie : Une dynamique continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hurard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Signoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lehoërff; Nicolas Grimal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie française en France et à l’étranger. Assises scientifiques. Actes de la rencontre organisée par l’Académie des Inscriptions et Belles-Lettres et le Conseil national de la recherche archéologique (CNRA) du ministère de la Culture à l’Académie des Inscriptions et Belles-Lettres, les 6 et 7 juin 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des inscriptions et Belles-Lettres, pp.53-70, 2024, 9782877547208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atlas cartographique de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 15-22, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, p. 7, 2024, BiAMA, 35, 9791032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’archéologie préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mellinand, Marc Bouiron, Henri Tréziny dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. Approches de la ville antique (VIe s. av. – VIIe s. apr. J.-C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Provence, p. 9-11, 2024, BiAMA, 35, 7971032004760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans de prise en compte du patrimoine archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Fixot et Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relire Paul-Albert Février. Actes du colloque international Aix-en-Provence, 7-9 avril 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p. 129-136, 2024, Bibliothèque de l'Antiquité tardive, 43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dessous de Notre-Dame de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DILLMANN (Philippe), LIEVAUX (Pascal), MAGNIEN (Aline), REGERT (Martine) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre-Dame de Paris. La science à l’œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le cherche midi, p. 56-57, 2022, 9782749174310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers 420 ? La cathédrale primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanc-Bijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guyon; Régis Bertrand; Véronique Blanc-Bijon; Marc Bouiron; Catherine Dureuil-Bourachau; Jean-Claude Golvin; Andreas Hartmann-Virnich; Françoise Paone; Francine Valette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marion Charlet éditions, pp.20-47, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cimetière de l’ancienne cathédrale Sainte-Marie, Colline du Château (Nice, Alpes-Maritimes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc-Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANCHARD (Philippe), CHIMIER (Jean-Philippe), GAULTIER (Matthieu), VERJUX (Christian) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 207-211, 2022, Supplément à la Revue Archéologique du Centre de la France, 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1420. La cathédrale du Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guyon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Marion Charlet éditions, pp.61-89, 2022, Ligne de Mire, 978-2-9566309-6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virgine Baby-Collin; Sophie Bouffier; Stéphane Mourlane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des migrations en Méditerranée, de l’Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.64-65, 2021, 978-2-330-14501-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser de grandes surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Fabrique de la France. 20 ans d’archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammarion; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250-257, 2021, 9782080234704. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flam.garci.2021.01.0250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // Le pont-Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 226, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // Pont-Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 101, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // La cathédrale et le cimetière paroissial (colline du Château)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc-Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 62-67, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // La porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 227, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie médiévale et les deux Moyen Âge de la Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc-Garidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 16-52, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice // Porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BLANC-GARIDEL (Fabien) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie entre monts &amp; rivages. 10 ans d’archéologie à Nice et dans la métropole Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Métropole de Nice-Côte d'Azur, p. 102-103, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’état domanial de c. 1265 et l’enquête de Charles II dans la viguerie de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Sibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Gouiran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PECOUT (Thierry) dir., BOUIRON (Marc), BUFFO (Paolo), GOUIRAN (Gérard), LASSALLE (Juliette), OLIVIERI (Antonio), OTCHAKOVSKY-LAURENS (François), RAO (Riccardo), SAUZE (Élisabeth), SIBON (Juliette) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Enquête générale de Charles II en Provence (1297-1299)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 1255-1496, 2018, Documents inédits sur l'histoire de France - série in 8°, 76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAZELLES (Claire-Anne de), LEAL (Emilie), Klein (Alain). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction en terre crue. Torchis, techniques de garnissage et de finition. Architecture et mobilier. Actes de la table-ronde internationale de Lattes. 23-25 novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l’Espérou, p. 9-10, 2018, Échanges transdiciplinaires sur les constructions en terre crue, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sources of Greek Marseille and of Its Territory : The Ethnica of Stephanus of Byzantium and the Lexicographical References</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUFFIER (Sophie), GARCIA (Dominique) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greek Marseille and Mediterranean Celtic Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, p. 91-116, 2017, Lang Classical Studies, 20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoran Sojic, Emmanuelle Brun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 75 monuments historiques de Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires Millénaires, p. 110-111, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles lignes de tramway, catalyseurs de la recherche archéologique à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traversée des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 68-75, 2016, Archéopages, Hors-Série, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications des villes littorales de Provence et du comté de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Butaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Giaume, Jean-Marc and Delestre, Xavier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fortifications médiévales et modernes des villes méditerranéennes. Actes du colloque international d’archéologie à Nice. 14-16 novembre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-34, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre XIX. Les mutations des paysages littoraux de la Baie des Anges en phases terminales des grands épisodes transgressifs pléistocènes et holocènes (Côte d’Azur, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carcaud, N.; Arnaud-Fassetta, G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au xxie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.259-270, 2015, 9782271129932. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, La Vieille-Major et la Nouvelle-Major : siège épiscopal depuis 314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cathédrales de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue, pp.399-429, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01379898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conservation des vestiges de la fortification niçoise : la crypte archéologique Pairolière. In : BOUIRON (Marc) éd., GIAUME (Jean-Marc), DELESTRE (Xavier) dir. — Fortifications médiévales et modernes des villes méditerranéennes. Actes du colloque international d’archéologie à Nice. 14-16 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le devenir des fortifications d’Antibes et Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-156, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment restituer une fortification disparue ; l’exemple de la colline du Château à Nice. In : BOUIRON (Marc) éd., GIAUME (Jean-Marc), DELESTRE (Xavier) dir. — Fortifications médiévales et modernes des villes méditerranéennes. Actes du colloque international d’archéologie à Nice. 14-16 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goldtsimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment restituer une fortification disparue : l’exemple de la colline du Château à Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-202, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Antiquité tardive et Moyen Âge classique : naissance et développement d’une chrétienté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Codou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Bouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le diocèse de Nice. Histoire et identités d'une terre de contrastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed du Signe, pp.14-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] L’ancienne cathédrale Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bleue, La, nuée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grâce d'une cathédrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 19. Coastal changes in the Baie des Anges in the terminal phases of the main Pleistocene and Holocene transgressive episodes (Côte d’Azur, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Weydert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud; Gilles Arnaud-Fassetta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La géoarchéologie française au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.259-270, 2015, CNRS Alpha, 9782271072597. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.22245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal anonyme des évènements de 1675 à 1723</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI, Hervé, BOUIRON, Marc éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1630-1730 [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.485-490, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Nice entre 1630 et 1730</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barelli, Hervé and Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1630-1730</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, témoignages, récits et mémoires, pp.09-14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Néolithique au Moyen Âge sur le territoire niçois : plaines littorales et dynamiques de peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mercuri, Laurence and González, Villaescusa, Ricardo and Bertoncello, Frédérique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Implantations humaines en milieu littoral méditerranéen : facteurs d’installation et processus d’appropriation de l’espace (Préhistoire, Antiquité, Moyen Âge). Actes des XXXIVe Rencontres internationales d’archéologie et d’histoire d’Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-362, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie. L’aménagement de la colline du Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la Colline du Château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.25-28, 2013, 978-2-919056-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche de la cathédrale Sainte-Marie de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la Colline du Château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.115-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00979934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice de la fondation massaliète à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.46-53, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'habitat et l'occupation religieuse de la colline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Venturini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la colline du château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.107-115, 2013, 978-2-919056-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsi la main humaine a introduit la mer dans la terre … Réflexions sur les carrières d’argile de Marseille grecque archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouffier, Sophie and Hermary, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Occident grec de Marseille à Mégara Hyblaea. Hommages à Henri Tréziny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.57-68, 2013, Bibliothèque d'Antiquités Méditerranéennes et Africaines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fortification de la Ville Haute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice, la Colline du Château. Histoire millénaire d'une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éd. Mémoires Millénaires, pp.77-78, 2013, 978-2-919056-23-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première approche d'archéologie du bâti de la cathédrale Sainte-Marie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.115-133, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fouilles d'Hilarion de Cessole (début XIXe siècle) aux fouilles actuelles (depuis 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-24, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'iconographie de la colline aux XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-164, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite guidée de la colline du Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-33, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château, redécouverte d'un espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice. La colline du Château. Histoire millénaire d’une place forte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.278-280, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archéologie en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUDEBERT (Alexandre), VIGREUX (Thomas) dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Territorial éditions, p. 97-107, 2012, Collection Dossier d’experts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Histoire et archéologie de la colline de Cimiez à Nice ». L’évolution du site de l’Antiquité tardive à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 73-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas militaire de Charles Emmanuel 1er</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (dir.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1590-1680</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoire Millénaires, p. 467-495, 2012, Les grands textes du patrimoine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 143, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La topografia commerciale di Marsiglia medievale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Teresa Coletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città portuali del Mediterraneo. Luoghi dello scambio commerciale e colonie di mercanti stranieri tra Medioevo ed età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.119-130, 2012, Storia dell’architettura e della città</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéologie en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audebert, Alexandre and Vigreux, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement du territoire et archéologie préventive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-107, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du Château à Nice ». La maquette de Philippe Gény</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 56-66, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte archéologique de la Porte Pairolière à Nice (Alpes-Maritimes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Suméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Delestre; François Wiblé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valorisation des sites archéologiques. Actes du colloque international de Martigny (Suisse), 9-11 septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers d'archéologie romande, pp.133-139, 2012, Cahiers d’archéologie romande, 134 ; Archaeologia Vallesiana, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du Château à Nice ». La cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 66, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice, la fortification urbaine d'après les fouilles de la porte Pairolière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et Alpes-Maritimes. Congrès archéologique de France, 168e session 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La topografia commerciale di Marsiglia medievale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Colletta, Teresa and Marin, Brigitte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Città portuali del Mediterraneo e la rete di colonie di mercanti stranieri. I luoghi dello scambio commerciale tra Medioevo ed Età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-130, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.443-444, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.442-443, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éléments structurants de la topographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.38-41, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit inédit du XVIIe siècle : objets archéologiques et inscriptions niçoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 469-495, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue réaliste, un projet inabouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 499-503, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.427-442, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Castrucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.21-33, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier de la Major à l'époque médiévale et la fortification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.209-220, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement urbain : l’exemple de la crypte archéologique Pairolière à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELESTRE (Xavier), PERGOLA (Philippe) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement des territoires. Actes du colloque transfrontalier Menton, 22 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-92, 2011, Bulletin du Musée d’anthropologie préhistorique de Monaco, supplément n°2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE colline du château. L’ancienne cathédrale de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 76-77, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans et figurations dans le manuscrit de l’Histoire du comté de Nice par Antoine Fighiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Nice, son comtat et terres adjacentes, l’Histoire naturelle et morale depuis le commencement du monde jusqu’au présent 1638. [Nice et son comté, 1590-1680 - Tome II]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires millénaires, p. 35-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible le mobilier archéologique. L’exemple du dépôt archéologique de la Ville de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), BOUVRY (Joëlle), CHARRON (Alain), CLAIR (Sylvie), GIRARD (Emilie), VERNET (Yannick). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocoles de la communication et de la consultation des collections hors exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGCCPF-PACA; Fage éditions, p. 21-30, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement urbain : l’exemple de la crypte archéologique Pairolière à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delestre, Xavier and Pergola, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie et aménagement des territoires. Actes du colloque transfrontalier Menton, 22 octobre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (suppl.) (Bulletin du Musée d'anthropologie préhistorique de Monaco), pp.81-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comtes, vicomtes et pouvoir communal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.41-42, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 9-17, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vue de Nice par Giovanni-Ludovico Balduino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice; Mémoires Millénaires, p. 209-215, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bourg de Morier au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.337-351, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NICE colline du château. Le projet collectif de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 76, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuscrit inédit du XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Morabito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Nice/Mémoires millénaires éditions, pp.469-495, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01384695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans et figurations dans le manuscrit de l’Histoire du comté de Nice par Antoine Fighiera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barelli, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 - Tome 2, De Nice, son comtat et terres adjacentes, l’histoire naturelle et morale depuis le commencement du monde jusqu’au présent, 1638</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.35-41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quartier du Mazeau au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron, Marc and Paone, Françoise and Sillano, Bernard and Castrucci, Colette and Scherrer, Nadine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fouilles à Marseille. La ville médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.242-251, 2011, BiAMA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-146, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue réaliste, un projet inabouti.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Barelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barelli, Hervé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté, 1590-1680 Tome I [témoignages, récits et mémoires].</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.499-503, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 129-130, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancienne cathédrale de Nice (Ve-XVIIIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DELESTRE (Xavier), MARCHESI (Henri) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherches. Actes du colloque d’Arles, 28-29-30 octobre 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, p. 503-508, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] Première partie : présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAUTIER (Laurence), ROTHE (Marie-Pierre), ROSCIAN (Suzanne) coll., SUMERA (Franck) coll. BOUIRON (Marc) coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 411-419, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice au XVIe siècle ou la création d’une place-forte moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-15, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice dans la Cosmographie universelle de François de Belleforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARELLI (Hervé) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 301-303, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] 86* La colline du Château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAUTIER (Laurence), ROTHE (Marie-Pierre), ROSCIAN (Suzanne) coll., SUMERA (Franck) coll. BOUIRON (Marc) coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 536-538 et 542-545, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Nice] 82* Sous la Place Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAUTIER (Laurence), ROTHE (Marie-Pierre), ROSCIAN (Suzanne) coll., SUMERA (Franck) coll. BOUIRON (Marc) coll. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Alpes Maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Inscriptions et Belles-Lettres, p. 536, 2010, Carte archéologique de la Gaule, 06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice au XVIe siècle ou la création d'une place-forte moderne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Barelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires millénaires, pp.9-15, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Documents sur l’espace urbain médiéval]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 98-110, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille (c. 1555 ?). Pietro Angelo Pelloia, un ingénieur au service de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 115-121, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier plan de Marseille (c. 1555 ?).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara de Candido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.115-121, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice dans la Cosmographie universelle de François de Belleforest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Barelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice et son comté 1200, 1580 [témoignages et mémoires]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mémoires Millénaires, pp.301-303, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 145-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution topographique de Marseille (XIe-XIVe s.).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.46-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Documents sur l'espace urbain médiéval]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.98-110, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travaux de fortification à Nice, d’après les registres de la série CC (XVe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis-Gilles Pairault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives se dévoilent … autour du fonds ancien de Nice (XIIe-XVIIIe siècles). Actes du colloque organisé à l’occasion de la publication du premier inventaire analytique des séries anciennes (AA, BB et CC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 71-81, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution topographique de Marseille (XIe-XIVe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 46-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Antiquité tardive au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d’une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Désiris, p. 12-43, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05082134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Antiquité tardive au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Pécout. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille au Moyen Âge, entre Provence et Méditerranée. Les horizons d'une ville portuaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Désiris, pp.12-43, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La redécouverte des archives d'un érudit provençal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies de Provence et d'ailleurs. Mélanges offerts à Gaëtan Congès et Gérard Sauzade.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APA, pp.809-819, 2008, Bulletin archéologique de Provence, Supplément, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice. Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 94-96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baillie du comté de Vintimille et Val de Lantosque en 1333-1334.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PECOUT (Thierry) dir., BUTAUD (Germain), BOUIRON (Marc), JANSEN (Philippe), VENTURINI (Alain). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enquête générale de Leopardo da Foligno en Provence orientale (avril-juin 1333).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.527-585, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 100-101, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 153-154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La baillie du comté de Vintimille et Val de Lantosque en 1333-1334</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PECOUT (Thierry) dir., BUTAUD (Germain), BOUIRON (Marc), JANSEN (Philippe), VENTURINI (Alain) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enquête générale de Leopardo da Foligno en Provence orientale (avril-juin 1333)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, p. 527-585, 2008, Collection de documents inédits sur l’histoire de France. Section d’histoire et de philologie des civilisations médiévales ; série in-8°, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice. Place Garibaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 96, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comté de Vintimille sous les Angevins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Blanc-Garidel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte-Agnès et l’ancien comté de Vintimille du Moyen Âge à l’Époque Moderne. Xe Journée d’Études Régionales de Menton. Actes du colloque de Menton 17 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 131-181, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comté de Vintimille sous les Angevins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sainte-Agnès et l'ancien comté de Vintimille du Moyen Âge à l'Époque Moderne. Xe Journée d'Études Régionales de Menton. Actes du colloque de Menton 17 novembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeobat, pp.131-181, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00498154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nice. Tramway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Vacassy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 84-86, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvage Archeology and Geoarcheology : the example of the coastral margin between Antibes and Nice (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Sumera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vecchione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconstructing Human-Landscape Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, p. 177-201, 2007, 1-84718-188-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00321979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier issu des opérations d’archéologie préventive : conditions de collecte et de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), BOUVRY-POURNOT (Joëlle), DELESTRE (Xavier), NEGRI (Vincent), THIERY (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGCCPF-PACA; Fage éditions, p. 28-41, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique : outil de gestion et de conservation du mobilier archéologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.42-49, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique : outil de gestion et de conservation du mobilier archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), BOUVRY-POURNOT (Joëlle), DELESTRE (Xavier), NEGRI (Vincent), THIERY (Sébastien). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGCCPF-PACA; Fage éditions, p. 72-79, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mobilier issu des opérations d'archéologie préventive : conditions de collecte et de conservation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AGCCPF-PACA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pérennité des Collections Publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.28-41, 2007, Exos, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « La colline du château à Nice des origines à nos jours »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique de la région Provence-Alpes-Côte d’Azur (2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 88-89, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05081682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">155 Alcazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROTHE (Marie-Pierre), TREZINY (Henri). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille et ses alentours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 581-593, 2005, Carte archéologique de la Gaule, 13/3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers de l'Antiquité au Moyen Âge. Recherches archéologiques récentes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musées de Louviers, pp.2, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte régalien méconnu : l'extension urbaine de 1190.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque « Marseille face aux pouvoirs ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CG13, pp.22-44, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00499514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte régalien méconnu : l’extension urbaine de 1190</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille face aux pouvoirs. Actes du colloque de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 22-44, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louviers de l’Antiquité au Moyen Âge. Recherches archéologiques récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 2, 2002, Catalogue d'exposition, Musée de Louviers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Cognard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 10-16, 2001, Documents d’Archéologie Française, 87, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces suburbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 319-335, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les textes d'archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Lacydon au faubourg de Sainte-Catherine. Les fouilles de la place du Général-de-Gaulle à Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 227-270, 2001, Documents d’Archéologie Française, 87, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsmsh.47623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rive sud du port de Marseille. A propos d’une vue inédite de Marseille en 1662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bloesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 375-393, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte des Carmes pendant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 121-129, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture religieuse médiévale à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fixot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Salvetat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 279-292, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et topographie des monuments de Marseille médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 255-276, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une porte antique sous la rue Colbert ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouiron M.; Tréziny H.; Bizot B.; Guilcher A.; Guyon J.; Pagni M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.63-73, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes. 1. Plans d’ensemble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 404-416, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trame urbaine médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 147-156, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fortifications médiévales de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 75-92, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La topographie initiale de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille) éd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 23-34, 2001, Études Massaliètes, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de gestion de collections : le dépôt archéologique de la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique, conservation et gestion pour un projet scientifique et culturel. Assises nationales de la conservation archéologique, Bourges les 26, 27 et 28 novembre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 335-344, 2000, Bituriga, Actes 2000-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement du dépôt archéologique de la ville de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique, conservation et gestion pour un projet scientifique et culturel. Assises nationales de la conservation archéologique, Bourges les 26, 27 et 28 novembre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 401-407, 2000, Bituriga, Actes 2000-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les salines de Saint-Victor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 134, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine Signoret, une fabrique de colle-forte du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 105, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mille ans d’histoire ou la lente création du Plan Fourmiguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 132-133, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale de Vieille Major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes/ Marseille : 10 ans d’archéologie, 2600 ans d’histoire : Catalogue d’exposition des Musées de Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fouille de l’Alcazar : eau, voies et monuments, de l’Antiquité au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 149-150, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hôpital du Saint-Sépulcre et faubourg de Sainte-Catherine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HESNARD (Antoinette), MOLINER (Manuel), CONCHE (Frédéric), BOUIRON (Marc). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 135-148, 1999, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Paone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoinette Hesnard; Manuel Moliner; Frédéric Conche; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours de villes. Marseille : 10 ans d’archéologie, 2600 ans d’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud/Musées de Marseille, pp.103-105, 1999, Catalogue d’exposition, Musée d’histoire de Marseille, 978-2-7449-0121-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépôt archéologique. Responsabilités et intérêts des Collectivités Territoriales dans la conservation des « Archives du sol »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia de Boisséson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque « L’archéologie territoriale, la culture et l’aménagement du territoire », Sénat, 9 juin 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-26, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glanum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison urbaine d'époque romaine : Atlas des maisons de Gaule narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6.II, Service d'Archéologie du Conseil Général de Vaucluse, p. 279-323, 1996, Documents d'Archéologie Vauclusienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille : place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Richarté-Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’Orient à la table du Pape. L’importation des céramiques dans la région d’Avignon au Moyen-Age tardif (XIVe-XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 35-36, 1995, Documents d’archéologie vauclusienne, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Place Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique PACA (1993)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 119-120, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du faubourg Sainte-Catherine à la place Royale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de Louis XIV à Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, 1994, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Place du Général de Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique PACA (1992)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 139-141, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Général-de-Gaulle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des découvertes. Marseille, de Protis à la reine Jeanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Marseille, p. 50-54, 1993, Catalogue d’exposition, Musée d’histoire de Marseille</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte archéologique et cartographie informatisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conserver ou détruire les vestiges archéologiques. La carte archéologique : l’archéologie dans l’aménagement du territoire. Actes des quatrième et cinquième rencontres nationales de l’archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 97-100, 1993, Documents d’archéologie, d’histoire et d’architecture, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Avenue Vaudoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan scientifique PACA (1991)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-118, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marseille, Avenue Vaudoyer - Tunnel Vieux-Port. Rempart médiéval. Occupation de l’Antiquité gréco-romaine au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien-François Gantès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes d’information et de liaison PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1990), p. 98-99, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et décor des maisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glanum, cité grecque et romaine de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 52-58, 1989, Les Dossiers d’archéologie, 140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer, fouiller, trouver ! L'archéologie à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative practices in preventive archaeology in Europe. A look back at 30 years of the Valletta Convention (Malta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo González Villaescusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amala Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Inrap. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746973v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche « La colline du Château à Nice ». La cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie DRAC-PACA. 2013, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cathédrale et ses abords, in : La colline du Château de Nice (dir. Bouiron Marc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume La</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cepam. 2013, pp.15-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche « Archéologie urbaine à Marseille : publication des fouilles récentes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Lang-Desvignes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie DRAC-PACA. 2013, pp.144-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;Histoire et archéologie de la colline de Cimiez&amp;quot;. L'évolution du site de l'Antiquité tardive à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;archéologie urbaine à Marseille : publication des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de recherches. Volume 1 - La colline du château</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] iNRAP. 2012, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de recherches. Volume 2 - La cathédrale et ses abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] iNRAP. 2012, pp.422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;Histoire et archéologie de la colline de Cimiez&amp;quot;. L'évolution du site de l'Antiquité tardive à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet collectif de recherche &amp;quot;archéologie urbaine à Marseille : publication des fouilles récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service régional de l'archéologie. 2012, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colline du Château à Nice (Alpes-Maritimes). L’occupation des origines à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Civetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie Provence Alpes Côte-d’Azur. 2011, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01540765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de la communication et de la consultation des collections hors exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AGCCPF-PACA/Fage éditions. 2011, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche : histoire et archéologie de la colline de Cimiez à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] DRAC/SRA. 2011, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche : Histoire et archéologie de la colline de Cimiez, l'évolution d'un espace urbain des origines aux temps modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Damotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Service Archéologie de la Ville de Nice. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre accessible le mobilier archéologique. L’exemple du dépôt archéologique de la Ville de Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] AGCCPF-PACA/Fage éditions. 2011, pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02235265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet collectif de recherche : histoire et archéologie de la colline de Cimiez à Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grandieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ardisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Mercurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] DRAC/SRA. 2011, pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan général et les coupes transversales dans la cathédrale, In Bouiron M. (dir)., Bilan scientifique du PCR de la colline du château de Nice, SRA PACA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service archéologie de la ville de Nice. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne de nettoyage de l'ancienne cathédrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dieulefet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Argueyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In Bouiron M. (dir.), Bilan scientifique du PCR de la colline du château de Nice, vol. II, SRA PACA, Aix-en-Provence; Ville de Nice. 2008, pp.416-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00977604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Épitomé des Ethniques de Stéphane de Byzance comme source historique : l'exemple de l'Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Nice Sophia Antipolis, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014NICE2051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01424111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57FF8116"/>
+    <w:nsid w:val="4304EC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bouiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2366-7839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059925949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34639570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10391" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03646991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12269" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079591v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VXTHD84M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082352v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Candido" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498149v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498147v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Monteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Geist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moliner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.47623" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provensal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081213v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roth Cong&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05024495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/26fp-n761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05418577v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ya73-ks31" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/cptn-2c70" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388287v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046351v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dureil-Bourachau Catherine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.memoires-millenaires.com/tous-les-livres/guide-antiquite-moyen-age-paca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.BAT-EB.5.130203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BAT-EB.5.130203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buffo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lassalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079578v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.3443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235217v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anfosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235252v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.879" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bouvry" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clair" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Girard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082215v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Roscian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sum&#233;ra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081355v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guilcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05078699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Settipani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte De-Luca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plassot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079181v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079127v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079086v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc-Garidel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0250" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079551v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079570v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079602v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080267v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080279v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanchez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goldtsimmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235238v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235233v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22245" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235219v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morabito" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979934v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384770v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235221v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235224v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235222v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082552v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082495v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235226v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082556v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082562v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235236v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235248v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235230v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235229v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235240v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235243v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082375v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082331v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082336v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235249v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082341v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384695v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235241v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082368v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082272v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082239v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082265v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082234v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082225v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498139v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082145v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082152v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498140v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498142v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082138v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082197v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499498v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081741v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498151v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081737v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081706v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081732v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498154v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081712v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081689v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081604v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499505v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499504v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081608v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081682v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081500v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499514v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081462v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081465v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cognard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081395v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081409v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloesch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081430v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081382v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081418v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081374v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988489v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080495v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080633v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080630v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080632v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080503v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080515v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080636v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876319v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081224v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine B&#233;rard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081182v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081208v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081252v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235244v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746973v4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Marx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061670v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume La" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235268v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284818v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235264v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284817v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235278v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235269v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235266v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057461v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057460v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235265v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061367v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2051" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-bouiron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2366-7839" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059925949" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/34639570" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15h3x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080351v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bryas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Salas Rossenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.10391" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107171v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deschamps" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03646991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12269" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02780210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bayard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079591v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Damotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080323v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235256v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046392v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4160" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235258v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082548v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235253v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VXTHD84M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082543v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082486v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082482v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilloteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235254v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Scherrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid S&#233;n&#233;part" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082164v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498150v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lucan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082190v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara de Candido" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498149v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499503v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Jannet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081725v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grandieux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vecchione" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Vacassy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Castrucci" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Monteil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lemaitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499506v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Monteil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Geist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081610v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hermary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moliner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081508v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499508v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vecchione" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499511v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081498v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maurin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.47623" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081454v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Boiss&#233;son" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080638v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080645v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provensal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Hesnard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081189v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081166v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081184v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081213v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081215v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081286v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien-Fran&#231;ois Gant&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reynaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roth Cong&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Van" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05024495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaime" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/26fp-n761" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05418577v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ya73-ks31" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04879741v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Agusta-Boularot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946876v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brissaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Favreau Laura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/cptn-2c70" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02413691v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tardy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046351v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388287v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235251v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990057v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990072v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876745v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01990043v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079019v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04404681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dureil-Bourachau Catherine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04581609v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.memoires-millenaires.com/tous-les-livres/guide-antiquite-moyen-age-paca" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927268v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/book/10.1484/M.BAT-EB.5.130203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BAT-EB.5.130203" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079455v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaval" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;cout" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Buffo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouiran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lassalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079578v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080296v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Abel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Parent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.3443" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barelli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235217v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Anfosso" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082293v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bouvry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clair" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235252v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pccj.879" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082215v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lautier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Roscian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sum&#233;ra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319335v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jansen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venturini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081562v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delestre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081355v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Guilcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081340v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Conche" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570026v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borgard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carru" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05078699v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Settipani" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079159v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chappuis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte De-Luca" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Plassot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079181v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079127v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079110v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079099v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hurlet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Signoli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079092v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079073v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079038v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927287v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Besnier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505528v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079320v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Civetta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc-Garidel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03679974v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/la-fabrique-de-la-france/9782080234704" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flam.garci.2021.01.0250" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079551v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079537v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079555v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sanchez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079546v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079570v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sibon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079602v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080267v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080279v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080308v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129100v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weydert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22212" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanchez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235245v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235247v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goldtsimmer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laurent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235238v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172317v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.22245" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235219v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lelandais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061839v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morabito" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384774v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979934v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977625v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dieulefet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384770v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235218v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235221v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235224v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235222v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082410v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082565v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817249v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082552v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082495v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235226v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082556v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082562v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235248v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235230v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235229v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082348v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082322v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235240v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235243v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235242v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082380v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082375v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082331v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082336v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235249v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082305v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082341v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235241v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384695v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235227v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082368v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235232v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082282v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082272v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082219v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082239v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082265v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082234v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082225v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498139v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082145v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082152v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498145v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498140v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082178v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498142v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498143v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082197v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082138v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05082134v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498141v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499498v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081741v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498151v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081737v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081744v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081706v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081732v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081712v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498154v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081689v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321979v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barra" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081604v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499505v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081608v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499504v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081682v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081500v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499515v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00499514v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081462v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081465v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081433v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cognard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081395v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081449v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081409v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bloesch" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081365v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081430v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081382v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081418v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081374v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081368v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01988489v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080495v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080492v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080633v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080630v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080632v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876319v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080636v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080515v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080503v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570761v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081153v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;-Manfredi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081224v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine B&#233;rard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081182v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081201v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081208v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081252v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081246v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235244v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746973v4" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonz&#225;lez Villaescusa" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amala Marx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061670v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume La" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235268v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057485v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ardisson" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061890v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284818v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235264v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235276v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235278v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235269v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284817v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540765v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235266v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057461v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057460v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02235265v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061367v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977612v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977604v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aime" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Argueyrolles" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01424111v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014NICE2051" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>