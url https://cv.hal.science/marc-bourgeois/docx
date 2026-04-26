--- v1 (2026-03-25)
+++ v2 (2026-04-26)
@@ -991,252 +991,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling in the Context of an Environmental Mobilisation: A Graph-Based Approach for Assessing the Landscape Ecological Impacts of a Highway Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling landscape graph modeling and biological data: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ekológia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (1), pp.88-100. </w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.1035-1052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/eko-2020-0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10980-020-00998-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503445v1</w:t>
+                <w:t xml:space="preserve">halshs-02524370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling landscape graph modeling and biological data: a review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling in the Context of an Environmental Mobilisation: A Graph-Based Approach for Assessing the Landscape Ecological Impacts of a Highway Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35, pp.1035-1052. </w:t>
+              <w:t xml:space="preserve">Ekológia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.88-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-020-00998-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2478/eko-2020-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02524370v1</w:t>
+                <w:t xml:space="preserve">hal-02503445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer et spatialiser la connectivité pour modéliser les changements des systèmes environnementaux. Approches comparées en écologie du paysage et en géomorphologie</w:t>
               </w:r>
@@ -1435,51 +1435,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1564,273 +1564,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on végétalisait les parcelles des habitats collectifs lyonnais ? Évaluation de l’impact potentiel de politiques de végétalisation sur la connectivité écologique des habitats des espèces animales</w:t>
+                <w:t xml:space="preserve">Derrière les murs, la nature : les espaces verts résidentiels à la loupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Piot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Libessart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Basuyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
+              <w:t xml:space="preserve">Dix-septièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6049 ThéMA, Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461121v1</w:t>
+                <w:t xml:space="preserve">halshs-05571326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire un indice de résilience territorial à l’échelle du massif des Alpes face au changement climatique : enjeux conceptuels, méthodologiques et opérationnels.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si on végétalisait les parcelles des habitats collectifs lyonnais ? Évaluation de l’impact potentiel de politiques de végétalisation sur la connectivité écologique des habitats des espèces animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2024, Besancon, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627204v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénouer le compromis de l’urbanisme écologique en conciliant densification et végétalisation, une stratégie opérationnelle de maîtrise foncière de l’artificialisation</w:t>
               </w:r>
@@ -1905,466 +1909,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03627218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the strategic importance of vegetated areas in multi-dwelling units to restore ecological connectivity in the French metropolitan area of Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construire un indice de résilience territorial à l’échelle du massif des Alpes face au changement climatique : enjeux conceptuels, méthodologiques et opérationnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress. Making the future, learning from the past.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03725806v1</w:t>
+                <w:t xml:space="preserve">halshs-03627204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et maintenant, on construit où avec vos réseaux écologiques ?</w:t>
+                <w:t xml:space="preserve">Assessing the strategic importance of vegetated areas in multi-dwelling units to restore ecological connectivity in the French metropolitan area of Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quinzièmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">IALE 2022 European Landscape Ecology Congress. Making the future, learning from the past.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627210v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants paysagers et urbains des communautés végétales des espaces végétalisés du foncier privé collectif dans la métropole de Lyon.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et maintenant, on construit où avec vos réseaux écologiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversité et ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Quinzièmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627223v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution des espaces verts privés à la conservation de la biodiversité, dans l'aire urbaine de la métropole de Lyon ?</w:t>
+                <w:t xml:space="preserve">Déterminants paysagers et urbains des communautés végétales des espaces végétalisés du foncier privé collectif dans la métropole de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ségur</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comment concilier densification du bâti et biodiversité ? Rencontres Acteurs / Chercheurs du programme Biodiversité Aménagement Urbain et Morphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Biodiversité et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627257v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l’impact écologique du projet d’autoroute A45 entre Lyon et Saint-Étienne : utiliser des résultats cartographiques pour ouvrir le débat entre scientifiques, aménageurs et grand public.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle contribution des espaces verts privés à la conservation de la biodiversité, dans l'aire urbaine de la métropole de Lyon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée jeunes chercheurs "Infrastructures, écologie et paysage, sociétés et territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Comment concilier densification du bâti et biodiversité ? Rencontres Acteurs / Chercheurs du programme Biodiversité Aménagement Urbain et Morphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065953v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation à la communication : évaluer l'impact écologique d'un projet autoroutier pour débattre entre scientifiques, aménageurs et grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2393,660 +2449,608 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer l'impact écologique d'un projet autoroutier à l'aide d'un outil de modélisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Woodnet : modes de représentation des infrastructures vertes. Convergence des points de vue scientifiques et juridiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graph-based approach for assessing landscape ecological impacts of a highway project: from modelling to public reception</w:t>
+                <w:t xml:space="preserve">Évaluation de l’impact écologique du projet d’autoroute A45 entre Lyon et Saint-Étienne : utiliser des résultats cartographiques pour ouvrir le débat entre scientifiques, aménageurs et grand public.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Diversity and biodiversity: 18th International Symposium on Problems of Landscape Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">Journée jeunes chercheurs "Infrastructures, écologie et paysage, sociétés et territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066004v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et spatialiser les impacts des formes de croissance urbaine sur les réseaux écologiques pour guider des politiques d'aménagement et de conservation</w:t>
+                <w:t xml:space="preserve">A graph-based approach for assessing landscape ecological impacts of a highway project: from modelling to public reception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaelle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Graphab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Landscape Diversity and biodiversity: 18th International Symposium on Problems of Landscape Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Smolenice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719952v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-espèces pour évaluer et spatialiser les impacts locaux des formes de croissance urbaine sur les réseaux écologiques</w:t>
+                <w:t xml:space="preserve">Mesurer et spatialiser les impacts des formes de croissance urbaine sur les réseaux écologiques pour guider des politiques d'aménagement et de conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée Graphab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565296v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-espèces pour évaluer l’impact de la croissance urbaine sur la connectivité des réseaux écologiques</w:t>
+                <w:t xml:space="preserve">Une approche multi-espèces pour évaluer et spatialiser les impacts locaux des formes de croissance urbaine sur les réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième journée des Laboratoires SIG de Suisse Romande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole d'Ingénierie et de Gestion du Canton de Vaud, Jun 2016, Yverdon-les-Bains, Suisse</w:t>
+              <w:t xml:space="preserve">13èmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568446v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de scénarios d’urbanisation pour estimer l’impact écologique du développement résidentiel et des évolutions de trafic associées</w:t>
+                <w:t xml:space="preserve">Une approche multi-espèces pour évaluer l’impact de la croissance urbaine sur la connectivité des réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">Huitième journée des Laboratoires SIG de Suisse Romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole d'Ingénierie et de Gestion du Canton de Vaud, Jun 2016, Yverdon-les-Bains, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155447v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation de scénarios d’urbanisation pour estimer l’impact écologique du développement résidentiel et des évolutions de trafic associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Onzièmes rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
+              <w:t xml:space="preserve">Douzièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815015v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multispecies approach for modeling the ecological impact of urban development using landscape graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3075,73 +3079,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Congress of the Society for Urban Ecology: Progress in urban ecology and ecological challenges in urban development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Urban Ecology, Jul 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux écologiques et gestion environnementale : proposition d'un cadre méthodologique pour la mise en oeuvre des graphes paysagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierline Tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onzièmes rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-espèces pour estimer l'impact écologique de la croissance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3170,978 +3295,1051 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des sciences participatives dans des démarches de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Codina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Cossart; Anne Rivière-Honegger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, pp.145-172, 2025, 9781789481983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses des pollinisateurs aux formes bâties du suburbain</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t>
+                <w:t xml:space="preserve">Modéliser la connectivité paysagère et les réseaux écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne Cossart; Anne Rivière-Honegger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morphologie urbaine et biodiversité</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.55-73, 2025, Ecologies urbaines, 9782843988905</w:t>
+              <w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste, pp.201-229, 2025, 9781789481983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262786v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Landscape Connectivity and Ecological Networks</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Etienne Cossart; Anne Rivière-Honegger. </w:t>
+                <w:t xml:space="preserve">Réponses des pollinisateurs aux formes bâties du suburbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Marie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vuidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Carré; Philippe Clergeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territorial analysis of environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste-Wiley, pp.185-219, 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t>
+              <w:t xml:space="preserve">Morphologie urbaine et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Apogée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-73, 2025, Ecologies urbaines, 9782843988905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818360v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of participatory science into modeling approaches</w:t>
+                <w:t xml:space="preserve">Modeling Landscape Connectivity and Ecological Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etienne Cossart; Anne Rivière-Honegger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territorial analysis of environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Iste-Wiley, pp.129-155, 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t>
+              <w:t xml:space="preserve">, Iste-Wiley, pp.185-219, 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817172v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un territoire face à des sols convoités ? Vulnérabilité foncière et projet d’autoroute entre Lyon et Saint-Etienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of participatory science into modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Textes réunis par Fabrice Guizard &amp; Nicolas Rouget. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Codina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Cossart; Anne Rivière-Honegger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Mater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2023, Sociétés environnement, 978-2-36424-096-4</w:t>
+              <w:t xml:space="preserve">Territorial analysis of environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste-Wiley, pp.129-155, 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045832v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un urbanisme du ménagement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+                <w:t xml:space="preserve">Un territoire face à des sols convoités ? Vulnérabilité foncière et projet d’autoroute entre Lyon et Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaëlle Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Groupe sur l'Urbanisme Écologique. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Textes réunis par Fabrice Guizard &amp; Nicolas Rouget. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réinventer la ville avec l’écologie. Frottements interdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Apogées, pp.24-41, 2022, Écologies urbaines, 978-2-84398-744-1</w:t>
+              <w:t xml:space="preserve">Terra Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Valenciennes, 2023, Sociétés environnement, 978-2-36424-096-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627170v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les impacts écologiques des formes d’urbanisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour un urbanisme du ménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Philippe Clergeau. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagurgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe sur l'Urbanisme Écologique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et biodiversité. Vers un paysage vivant structurant le projet urbain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Apogées, pp.176-177, 2020, Écologies urbaines, 2843986427</w:t>
+              <w:t xml:space="preserve">Réinventer la ville avec l’écologie. Frottements interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Apogées, pp.24-41, 2022, Écologies urbaines, 978-2-84398-744-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03627188v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer et spatialiser les impacts des formes de croissance urbaine sur les réseaux écologiques pour guider des politiques d’aménagement et de conservation</w:t>
+                <w:t xml:space="preserve">Modéliser les impacts écologiques des formes d’urbanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Clergeau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphab : 14 réalisations à découvrir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Urbanisme et biodiversité. Vers un paysage vivant structurant le projet urbain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Apogées, pp.176-177, 2020, Écologies urbaines, 2843986427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077080v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03627188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mesurer et spatialiser les impacts des formes de croissance urbaine sur les réseaux écologiques pour guider des politiques d’aménagement et de conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Graphab : 14 réalisations à découvrir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation de scénarios fractals d’urbanisation et des mobilités quotidiennes résultantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Frémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Dupuy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes, réseaux et transport. Le défi fractal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.155-189, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4151,130 +4349,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Maps. Sur les traces de la cartographie à l'université de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enali De Biaggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gauthiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4284,91 +4482,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAUM – Biodiversité, aménagement urbain et morphologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Foltête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Marie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,73 +4578,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUCA (Plan Urbanisme Construction Architecture); OFB, Office Français de la Biodiversité. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes urbaines, connectivité des habitats et diversité génétique des aires urbaines européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4468,81 +4666,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vuidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARP Astrance, Paris; UMR 6049 ThéMA, Université Bourgogne Franche-Comté - CNRS; UMR 6282 Biogéosciences, Université Bourgogne Franche-Comté. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4552,100 +4750,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts écologiques des formes d'urbanisation : modélisations urbaines et paysagères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Franche-Comté, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BESA1029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01368998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4655,105 +4853,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser les réseaux écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lyon 3 Jean Moulin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04515749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4900,51 +5098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Commeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-024-00176-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2100881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503445v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/eko-2020-0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumonteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461121v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627223v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065949v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568446v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/ecologies-urbaines/726-morphologie-urbaine-et-biodiversite.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817172v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627170v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504457v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;mond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali De Biaggi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthiez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521377v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936492v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368998v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA1029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04515749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693393v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutreux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Piot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2024.128471" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Commeaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kaufmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-024-00176-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682438v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Girardet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-024-01947-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Christophe Folt&#234;te" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.407" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicaelle Dietrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13549839.2022.2100881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153458v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2021.100065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02524370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-00998-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503445v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/eko-2020-0007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11895" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Houot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2015.12.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504893v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumonteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571326v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Libessart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Basuyau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Belot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627204v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Texier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627257v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066004v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719952v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565296v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155447v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815015v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierline Tournant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039617v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571327v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-apogee.com/ecologies-urbaines/726-morphologie-urbaine-et-biodiversite.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818360v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045832v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Bailly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagurgue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03627188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077080v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;mond" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enali De Biaggi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521377v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936492v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368998v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA1029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04515749v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>