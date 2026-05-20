--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -630,1105 +630,959 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726768v1</w:t>
+                <w:t xml:space="preserve">hal-01546160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential distribution of lipids in epidermis, gastrodermis and hosted Symbiodinium in the sea anemone Anemonia viridis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mehiri</w:t>
+                <w:t xml:space="preserve">Lipid dynamics and trophic patterns in Pleuragramma antarctica life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (5), pp.429-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0954102015000036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546160v1</w:t>
+                <w:t xml:space="preserve">hal-03502723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid dynamics and trophic patterns in Pleuragramma antarctica life stages</w:t>
+                <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in East Antarctica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (4), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-012-2141-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0954102015000036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502723v1</w:t>
+                <w:t xml:space="preserve">hal-00936923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid components as a measure of nutritional condition in fish larvae (Pleuragramma antarcticum) in East Antarctica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential response of fatty acid composition in the different lipid classes from particulate matter in a high arctic fjord (Kongsfjorden, Svalbard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boutoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-012-2141-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 151, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00936923v1</w:t>
+                <w:t xml:space="preserve">hal-03502635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential response of fatty acid composition in the different lipid classes from particulate matter in a high arctic fjord (Kongsfjorden, Svalbard)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+                <w:t xml:space="preserve">Mesoscale distribution of zooplankton biomass in the northeast Atlantic Ocean determined with an Optical Plankton Counter: Relationships with environmental structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (10), pp.1742-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2009.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03502635v1</w:t>
+                <w:t xml:space="preserve">hal-03505007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale distribution of zooplankton biomass in the northeast Atlantic Ocean determined with an Optical Plankton Counter: Relationships with environmental structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Prieur</w:t>
+                <w:t xml:space="preserve">Polar and neutral lipid composition in the pelagic tunicate Pyrosoma atlanticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Perissinotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsr.2009.05.013⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (7), pp.647-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-007-3066-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03505007v1</w:t>
+                <w:t xml:space="preserve">hal-03504943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and neutral lipid composition in the pelagic tunicate Pyrosoma atlanticum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid composition of Mediterranean fin whale Balaenoptera physalus blubber with respect to body heterogeneity and trophic interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Ruchonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boutoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mayzaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Nichols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 311, pp.165-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03504943v1</w:t>
+                <w:t xml:space="preserve">hal-00184479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid composition of Mediterranean fin whale Balaenoptera physalus blubber with respect to body heterogeneity and trophic interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Ruchonnet</w:t>
+                <w:t xml:space="preserve">Lipid composition of stomach oil in a procellariiform seabird Puffinus tenuirostris: implications for food web studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boutoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mayzaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 311, pp.165-174</w:t>
+              <w:t xml:space="preserve">, 2005, 290, pp.277-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1875,51 +1729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Drouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laza-Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vo Quang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1956-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726768v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.10.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L7V081-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546160v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102015000036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.02.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C21TJG8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2009.05.013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F9MDV35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504943v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Perissinotto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nichols" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-007-3066-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L73C5H60-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruchonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Connan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582237v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Drouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilloud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laza-Martinez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2024.102648" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gachelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boutoute" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Carrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-020-11000-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Giraldo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mayzaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Vo Quang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koubbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-016-1956-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Revel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mehiri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.10.017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L7V081-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tavernier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Penot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102015000036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936923v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-012-2141-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L6XR6XSB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasparini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2013.02.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C21TJG8-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasparini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mousseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2009.05.013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F9MDV35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Perissinotto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nichols" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-007-3066-0" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L73C5H60-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184479v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ruchonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Connan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cherel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>