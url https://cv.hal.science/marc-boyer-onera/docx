--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -935,412 +935,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Partner Project: Resilient Time-Sensitive Networks (ResTSN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 25 - Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303006v2</w:t>
+                <w:t xml:space="preserve">hal-05272595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECRTS Industrial Challenge: Designing a Resilient Time-Aware Shaper Configuration for TSN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRTS Industrial Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM ICPS conference, Aug 2025, Osaka, Japan. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747204.3747220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150266v1</w:t>
+                <w:t xml:space="preserve">hal-05117069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Partner Project: Resilient Time-Sensitive Networks (ResTSN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Henia</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 25 - Design, Automation and Test in Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05272595v1</w:t>
+                <w:t xml:space="preserve">hal-05303006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECRTS Industrial Challenge: Designing a Resilient Time-Aware Shaper Configuration for TSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECRTS Industrial Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117069v1</w:t>
+                <w:t xml:space="preserve">hal-05150266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Between Left and Right Continuity in Network Calculus</w:t>
               </w:r>
@@ -1805,473 +1805,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of High-Throughput Technologies for Next-Generation Satellite On-Board Networks</w:t>
+                <w:t xml:space="preserve">Verifying Min-Plus Computations with Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+                <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA systems in Aerospace (DASIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th NASA Formal Methods Symposium (NFM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. pp.287-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76384-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625035v1</w:t>
+                <w:t xml:space="preserve">hal-03176024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Ethernet technologies for next-generation satellite on-board networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Residual Service Curve of Rate-Latency Server used by Sporadic Flows Computable in Quadratic Time for Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Daigmorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, San Antonio, United States. </w:t>
+              <w:t xml:space="preserve">33rd Euromicro Conference on Real-Time Systems (ECRTS) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2021.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463255v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Residual Service Curve of Rate-Latency Server used by Sporadic Flows Computable in Quadratic Time for Network Calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of High-Throughput Technologies for Next-Generation Satellite On-Board Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Puechmaille</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Euromicro Conference on Real-Time Systems (ECRTS) 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATA systems in Aerospace (DASIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446018v1</w:t>
+                <w:t xml:space="preserve">hal-03625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Min-Plus Computations with Coq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+                <w:t xml:space="preserve">Comparative study of Ethernet technologies for next-generation satellite on-board networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th NASA Formal Methods Symposium (NFM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States. pp.287-303, </w:t>
+              <w:t xml:space="preserve">DASC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, San Antonio, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76384-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176024v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleaved Weighted Round-Robin: A Network Calculus Analysis</w:t>
               </w:r>
@@ -2352,90 +2352,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSN Support for Quality of Service in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Real-time Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,243 +3081,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-by-Instance for Embedded Network Design</w:t>
+                <w:t xml:space="preserve">Integrating end-system frame scheduling for more accurate AFDX timing analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Fejoz</w:t>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272173v1</w:t>
+                <w:t xml:space="preserve">hal-02272276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating end-system frame scheduling for more accurate AFDX timing analysis</w:t>
+                <w:t xml:space="preserve">Proof-by-Instance for Embedded Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Santinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jörn Migge</w:t>
+                <w:t xml:space="preserve">Loïc Fejoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fumey</w:t>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t>
+              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272276v1</w:t>
+                <w:t xml:space="preserve">hal-02272173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the Disrupted Static Priority scheduling for AFDX</w:t>
               </w:r>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Féjoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS - 5th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astrium and Technische Universität München, Jul 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Féjoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP - 4th International Conference on Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rennes, France. pp.484-489, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERTS 2012 - 6th European Congress on Embedded Real Time Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3911,338 +3911,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-modeling of shaping in FIFO net with network calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Track on Worst Case Traversal Time (WCTT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarjit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Leveraging Applications of Formal Methods (ISoLA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece. pp.121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16558-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544502v1</w:t>
+                <w:t xml:space="preserve">hal-04659373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Track on Worst Case Traversal Time (WCTT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PEGASE project: precise and scalable temporal analysis for aerospace communication systems with Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Leveraging Applications of Formal Methods (ISoLA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation - ISOLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16558-0_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04659373v1</w:t>
+                <w:t xml:space="preserve">inria-00551504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEGASE project: precise and scalable temporal analysis for aerospace communication systems with Network Calculus</w:t>
+                <w:t xml:space="preserve">Half-modeling of shaping in FIFO net with network calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation - ISOLA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00551504v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the expressiveness of Arc, Place and Transition Time Petri Nets</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial challenge: Embedded reconfiguration of TSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,90 +4561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal specification of satellite on-board networks requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,51 +4656,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA Network-on-Chipi (Extended version)</w:t>
+                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA NoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Graillat</w:t>
@@ -4733,75 +4733,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122874v1</w:t>
+                <w:t xml:space="preserve">hal-02099698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA NoC</w:t>
+                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA Network-on-Chipi (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Graillat</w:t>
@@ -4834,51 +4834,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099698v1</w:t>
+                <w:t xml:space="preserve">hal-02122874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling in network calculus a TSN architecture mixing Time-Triggered, Credit Based Shaper and Best-Effort queues</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onera.fr/staff/marc-boyer/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788302v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.9.1.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daigmorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3021638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxo Villanueva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Issolah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772867v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin--Pina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2024.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560048v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin-Pina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171262v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammadhossein Tabatabaee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Chaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wartel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puechmaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2021.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rakotomalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76384-8_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie K&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Nikolic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic F&#233;joz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_37" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159172v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onera.fr/staff/marc-boyer/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788302v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.9.1.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daigmorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3021638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxo Villanueva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Issolah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772867v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin--Pina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2024.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560048v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin-Pina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171262v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammadhossein Tabatabaee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rakotomalala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76384-8_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puechmaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2021.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Chaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wartel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie K&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Nikolic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic F&#233;joz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_37" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159172v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>