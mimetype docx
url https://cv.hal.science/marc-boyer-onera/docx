--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -935,412 +935,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Partner Project: Resilient Time-Sensitive Networks (ResTSN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Henia</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 25 - Design, Automation and Test in Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272595v1</w:t>
+                <w:t xml:space="preserve">hal-05303006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECRTS Industrial Challenge: Designing a Resilient Time-Aware Shaper Configuration for TSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Boyer</w:t>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECRTS Industrial Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117069v1</w:t>
+                <w:t xml:space="preserve">hal-05150266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Partner Project: Resilient Time-Sensitive Networks (ResTSN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 25 - Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303006v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECRTS Industrial Challenge: Designing a Resilient Time-Aware Shaper Configuration for TSN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRTS Industrial Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM ICPS conference, Aug 2025, Osaka, Japan. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747204.3747220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150266v1</w:t>
+                <w:t xml:space="preserve">hal-05117069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Between Left and Right Continuity in Network Calculus</w:t>
               </w:r>
@@ -1805,706 +1805,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Min-Plus Computations with Coq</w:t>
+                <w:t xml:space="preserve">Comparative Study of High-Throughput Technologies for Next-Generation Satellite On-Board Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th NASA Formal Methods Symposium (NFM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATA systems in Aerospace (DASIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176024v1</w:t>
+                <w:t xml:space="preserve">hal-03625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Residual Service Curve of Rate-Latency Server used by Sporadic Flows Computable in Quadratic Time for Network Calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of Ethernet technologies for next-generation satellite on-board networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Puechmaille</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Euromicro Conference on Real-Time Systems (ECRTS) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Germany. </w:t>
+              <w:t xml:space="preserve">DASC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, San Antonio, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2021.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446018v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of High-Throughput Technologies for Next-Generation Satellite On-Board Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Residual Service Curve of Rate-Latency Server used by Sporadic Flows Computable in Quadratic Time for Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Daigmorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
+                <w:t xml:space="preserve">David Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA systems in Aerospace (DASIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Euromicro Conference on Real-Time Systems (ECRTS) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2021.14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625035v1</w:t>
+                <w:t xml:space="preserve">hal-03446018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Ethernet technologies for next-generation satellite on-board networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+                <w:t xml:space="preserve">Verifying Min-Plus Computations with Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, San Antonio, United States. </w:t>
+              <w:t xml:space="preserve">13th NASA Formal Methods Symposium (NFM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. pp.287-303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76384-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463255v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleaved Weighted Round-Robin: A Network Calculus Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
+                <w:t xml:space="preserve">TSN Support for Quality of Service in Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007964v1</w:t>
+                <w:t xml:space="preserve">hal-02441327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSN Support for Quality of Service in Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+                <w:t xml:space="preserve">Interleaved Weighted Round-Robin: A Network Calculus Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohammadhossein Tabatabaee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Le Boudec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441327v1</w:t>
+                <w:t xml:space="preserve">hal-03007964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Real-time Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,243 +3081,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating end-system frame scheduling for more accurate AFDX timing analysis</w:t>
+                <w:t xml:space="preserve">Proof-by-Instance for Embedded Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Santinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jörn Migge</w:t>
+                <w:t xml:space="preserve">Loïc Fejoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fumey</w:t>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t>
+              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272276v1</w:t>
+                <w:t xml:space="preserve">hal-02272173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-by-Instance for Embedded Network Design</w:t>
+                <w:t xml:space="preserve">Integrating end-system frame scheduling for more accurate AFDX timing analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Fejoz</w:t>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272173v1</w:t>
+                <w:t xml:space="preserve">hal-02272276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the Disrupted Static Priority scheduling for AFDX</w:t>
               </w:r>
@@ -3379,252 +3379,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certifying Network Calculus in a Proof Assistant</w:t>
+                <w:t xml:space="preserve">Towards Certifying Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Féjoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCASS - 5th European Conference for Aeronautics and Space Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITP - 4th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Rennes, France. pp.484-489, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39634-2_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904817v1</w:t>
+                <w:t xml:space="preserve">hal-00904796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Certifying Network Calculus</w:t>
+                <w:t xml:space="preserve">Certifying Network Calculus in a Proof Assistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Féjoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP - 4th International Conference on Interactive Theorem Proving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUCASS - 5th European Conference for Aeronautics and Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astrium and Technische Universität München, Jul 2013, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39634-2_37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904796v1</w:t>
+                <w:t xml:space="preserve">hal-00904817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of timing verification techniques for AFDX</w:t>
               </w:r>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERTS 2012 - 6th European Congress on Embedded Real Time Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3911,338 +3911,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Track on Worst Case Traversal Time (WCTT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Half-modeling of shaping in FIFO net with network calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Leveraging Applications of Formal Methods (ISoLA 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659373v1</w:t>
+                <w:t xml:space="preserve">hal-00544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEGASE project: precise and scalable temporal analysis for aerospace communication systems with Network Calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Track on Worst Case Traversal Time (WCTT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarjit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation - ISOLA 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Leveraging Applications of Formal Methods (ISoLA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece. pp.121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16558-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00551504v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-modeling of shaping in FIFO net with network calculus</w:t>
+                <w:t xml:space="preserve">The PEGASE project: precise and scalable temporal analysis for aerospace communication systems with Network Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.59-68</w:t>
+              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation - ISOLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544502v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00551504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the expressiveness of Arc, Place and Transition Time Petri Nets</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial challenge: Embedded reconfiguration of TSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,90 +4561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal specification of satellite on-board networks requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,51 +4656,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA NoC</w:t>
+                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA Network-on-Chipi (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Graillat</w:t>
@@ -4733,75 +4733,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099698v1</w:t>
+                <w:t xml:space="preserve">hal-02122874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA Network-on-Chipi (Extended version)</w:t>
+                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA NoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Graillat</w:t>
@@ -4834,214 +4834,214 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122874v1</w:t>
+                <w:t xml:space="preserve">hal-02099698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling in network calculus a TSN architecture mixing Time-Triggered, Credit Based Shaper and Best-Effort queues</w:t>
+                <w:t xml:space="preserve">Does the integration of CBS and GCL behaves as you expect? And can it be enhanced?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Daigmorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814211v1</w:t>
+                <w:t xml:space="preserve">hal-01961718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the integration of CBS and GCL behaves as you expect? And can it be enhanced?</w:t>
+                <w:t xml:space="preserve">Modelling in network calculus a TSN architecture mixing Time-Triggered, Credit Based Shaper and Best-Effort queues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Daigmorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961718v1</w:t>
+                <w:t xml:space="preserve">hal-01814211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common framework embedding network calculus and event stream theory</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onera.fr/staff/marc-boyer/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788302v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.9.1.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daigmorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3021638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxo Villanueva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Issolah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772867v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin--Pina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2024.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560048v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin-Pina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171262v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammadhossein Tabatabaee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rakotomalala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76384-8_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puechmaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2021.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Chaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wartel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441327v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie K&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Nikolic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic F&#233;joz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_37" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159172v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814211v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onera.fr/staff/marc-boyer/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788302v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.9.1.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daigmorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3021638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxo Villanueva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Issolah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772867v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin--Pina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2024.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560048v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin-Pina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171262v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammadhossein Tabatabaee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Chaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wartel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puechmaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2021.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rakotomalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76384-8_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie K&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Nikolic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic F&#233;joz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_37" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159172v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>