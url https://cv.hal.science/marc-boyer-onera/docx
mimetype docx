--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -935,412 +935,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Partner Project: Resilient Time-Sensitive Networks (ResTSN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE 25 - Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303006v2</w:t>
+                <w:t xml:space="preserve">hal-05272595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECRTS Industrial Challenge: Designing a Resilient Time-Aware Shaper Configuration for TSN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pralet</w:t>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRTS Industrial Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM ICPS conference, Aug 2025, Osaka, Japan. pp.143-152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3747204.3747220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150266v1</w:t>
+                <w:t xml:space="preserve">hal-05117069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Partner Project: Resilient Time-Sensitive Networks (ResTSN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Buildings Blur the Lines: Revealing the Hidden Performance Equivalences in MANET Routing Protocols *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafik Henia</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 25 - Design, Automation and Test in Europe Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 23rd IEEE International Symposium on Network Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/DATE64628.2025.10992805⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05272595v1</w:t>
+                <w:t xml:space="preserve">hal-05303006v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-Aware Path Loss Modeling in ns-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ECRTS Industrial Challenge: Designing a Resilient Time-Aware Shaper Configuration for TSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Dirach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lochin</w:t>
+                <w:t xml:space="preserve">Rafik Henia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on ns-3 (ICNS3)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECRTS Industrial Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117069v1</w:t>
+                <w:t xml:space="preserve">hal-05150266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching Between Left and Right Continuity in Network Calculus</w:t>
               </w:r>
@@ -1805,542 +1805,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of High-Throughput Technologies for Next-Generation Satellite On-Board Networks</w:t>
+                <w:t xml:space="preserve">Verifying Min-Plus Computations with Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+                <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATA systems in Aerospace (DASIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th NASA Formal Methods Symposium (NFM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. pp.287-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76384-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625035v1</w:t>
+                <w:t xml:space="preserve">hal-03176024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Ethernet technologies for next-generation satellite on-board networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Residual Service Curve of Rate-Latency Server used by Sporadic Flows Computable in Quadratic Time for Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Wartel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Daigmorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Puechmaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, San Antonio, United States. </w:t>
+              <w:t xml:space="preserve">33rd Euromicro Conference on Real-Time Systems (ECRTS) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ECRTS.2021.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463255v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Residual Service Curve of Rate-Latency Server used by Sporadic Flows Computable in Quadratic Time for Network Calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study of High-Throughput Technologies for Next-Generation Satellite On-Board Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Puechmaille</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Euromicro Conference on Real-Time Systems (ECRTS) 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DATA systems in Aerospace (DASIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446018v1</w:t>
+                <w:t xml:space="preserve">hal-03625035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Min-Plus Computations with Coq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+                <w:t xml:space="preserve">Comparative study of Ethernet technologies for next-generation satellite on-board networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pagetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th NASA Formal Methods Symposium (NFM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, United States. pp.287-303, </w:t>
+              <w:t xml:space="preserve">DASC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, San Antonio, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-76384-8_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DASC52595.2021.9594399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176024v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSN Support for Quality of Service in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Real-time Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,243 +3081,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proof-by-Instance for Embedded Network Design</w:t>
+                <w:t xml:space="preserve">Integrating end-system frame scheduling for more accurate AFDX timing analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Fejoz</w:t>
+                <w:t xml:space="preserve">Luca Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Migge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Merz</w:t>
+                <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272173v1</w:t>
+                <w:t xml:space="preserve">hal-02272276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating end-system frame scheduling for more accurate AFDX timing analysis</w:t>
+                <w:t xml:space="preserve">Proof-by-Instance for Embedded Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Santinelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jörn Migge</w:t>
+                <w:t xml:space="preserve">Loïc Fejoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fumey</w:t>
+                <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2014)</w:t>
+              <w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272276v1</w:t>
+                <w:t xml:space="preserve">hal-02272173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the Disrupted Static Priority scheduling for AFDX</w:t>
               </w:r>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Féjoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITP - 4th International Conference on Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rennes, France. pp.484-489, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,51 +3541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Féjoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Merz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCASS - 5th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Astrium and Technische Universität München, Jul 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fumey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERTS 2012 - 6th European Congress on Embedded Real Time Software and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3911,338 +3911,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-modeling of shaping in FIFO net with network calculus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Track on Worst Case Traversal Time (WCTT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samarjit Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Scharbarg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium on Leveraging Applications of Formal Methods (ISoLA 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece. pp.121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16558-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544502v1</w:t>
+                <w:t xml:space="preserve">hal-04659373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Track on Worst Case Traversal Time (WCTT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PEGASE project: precise and scalable temporal analysis for aerospace communication systems with Network Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Leveraging Applications of Formal Methods (ISoLA 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation - ISOLA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16558-0_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04659373v1</w:t>
+                <w:t xml:space="preserve">inria-00551504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PEGASE project: precise and scalable temporal analysis for aerospace communication systems with Network Calculus</w:t>
+                <w:t xml:space="preserve">Half-modeling of shaping in FIFO net with network calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium On Leveraging Applications of Formal Methods, Verification and Validation - ISOLA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">18th International Conference on Real-Time and Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00551504v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the expressiveness of Arc, Place and Transition Time Petri Nets</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial challenge: Embedded reconfiguration of TSN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Henia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,90 +4561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal specification of satellite on-board networks requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pagetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Wartel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,51 +4656,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA Network-on-Chipi (Extended version)</w:t>
+                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA NoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Graillat</w:t>
@@ -4733,75 +4733,75 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122874v1</w:t>
+                <w:t xml:space="preserve">hal-02099698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA NoC</w:t>
+                <w:t xml:space="preserve">Comparing strategies to bound the latencies of the MPPA Network-on-Chipi (Extended version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Graillat</w:t>
@@ -4834,51 +4834,51 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02099698v1</w:t>
+                <w:t xml:space="preserve">hal-02122874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the integration of CBS and GCL behaves as you expect? And can it be enhanced?</w:t>
               </w:r>
@@ -5271,51 +5271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onera.fr/staff/marc-boyer/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788302v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.9.1.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daigmorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3021638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxo Villanueva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Issolah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272595v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772867v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin--Pina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2024.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560048v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin-Pina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171262v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammadhossein Tabatabaee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Chaine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wartel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594399" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puechmaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2021.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rakotomalala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76384-8_18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie K&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Nikolic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272173v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic F&#233;joz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_37" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159172v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122874v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099698v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.onera.fr/staff/marc-boyer/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788302v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LITES.9.1.1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luxi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pop" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Daigmorte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3021638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Graillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Migge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2020.102124" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josetxo Villanueva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2018-01-0756" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489072v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Issolah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabrol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Phavorin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.16" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Ladeira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.82331/ERTS.2026.44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272595v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Henia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE64628.2025.10992805" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05117069v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Dirach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lochin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3747204.3747220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05303006v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pralet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772867v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin--Pina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2024.9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560048v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guidolin-Pina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA61755.2024.10710819" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171262v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammadhossein Tabatabaee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Boudec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2022.5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176024v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Rakotomalala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76384-8_18" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Puechmaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ECRTS.2021.14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Chaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pagetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wartel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC52595.2021.9594399" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie K&#246;hler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Nikolic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Ernst" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE.2019.8714770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707911v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Havet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746132v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399151v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2997465.2997477" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santinelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fumey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Fejoz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic F&#233;joz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2_37" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Claude" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2011.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samarjit Chakraborty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Scharbarg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16558-0_12" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00551504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Olive" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thierry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544502v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110252v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159172v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926971v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099698v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814211v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311502v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>