--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1431,165 +1431,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vie publique de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°2, pp. 97-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578019v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ “épuisement capacitaire” du sans-abri comme urgence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhuthmos : Plateforme internationale et transdisciplinaire de recherche sur les rythmes dans les sciences, les philosophies et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578020v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01578019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrières-scènes participatives et le lien ordinaire au politique</w:t>
               </w:r>
@@ -3141,644 +3141,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers exploratoires face à un monde découvert. Fabriquer des cohabitations scientifiques</w:t>
+                <w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noja; Goeury, David. </w:t>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MētisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers exploratoires face à un monde découvert. Fabriquer des cohabitations scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noja; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MetisPresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.27-43, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un soulèvement. Occupation critique de l’espace et architecture de champs sensoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’usage des ambiances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.161-171, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouskite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-171, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaissance sensible d’une place publique saharienne. Aire d’expérience ludique et vie imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Ftouhi</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouskite</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MētisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-203, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oasis en présence : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetisPresses</w:t>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">M. Mouskite</w:t>
+                <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MētisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-23, 2021, 978-2-94-0563-82-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4552,345 +4552,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’attachement au lieu d’origine. Entre tonalités d’habitation et convictions communautaires, le sol glissant de l’appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colonna, F; Le Pape, L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces, désir de savoir et volonté d’être. L’après colonie au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Actes Sud, Sinbad, pp.330-350, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La provocation ou l’adolescence comme manière de vivre : une réflexion sur la fragile souveraineté de l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamel et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jeunesse n’est plus ce qu’elle était</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-387, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Colonna, F; Le Pape, L. </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insupportable. L'excès de proximité, l'atteinte à l'autonomie et le sentiment de violation du privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, M., Lafaye, C. et Trom, D;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traces, désir de savoir et volonté d’être. L’après colonie au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Actes Sud, Sinbad, pp.330-350, 2010</w:t>
+              <w:t xml:space="preserve">Compétences critiques et sens de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533280v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie pragmatique et normativité de l’agir en public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, M.; Lafaye, C.; Trom, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences critiques et sens de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.7-12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248476v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01533280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitations d’un genre nouveau. Le squat urbain et la possibilité du « conflit négocié » sur la qualité de vie</w:t>
               </w:r>
@@ -5572,51 +5572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fond ténébreux de la routine. À propos des morales du geste technique au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laugier, S.; Gautier, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordinaire et la politique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRAPP/EHSBM/PUF, pp.189-217, 2006</w:t>
@@ -5731,51 +5731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytique du trouble urbain et perception de la ville. Une approche pragmatique des problèmes publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bajolet, É; Mattei, M.-F.; Rennes, J.-M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.50-57, 2006</w:t>
@@ -6412,64 +6412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MētisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367, 2021, 978-2-94-0563-82-1</w:t>
             </w:r>
           </w:p>
@@ -6991,191 +6991,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De ville attachante à ville attractive. Une saudade lisboète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.471-473</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116976v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04430814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde n°2 : l’enfant au prisme de son environnement quotidien</w:t>
               </w:r>
@@ -7441,51 +7441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="270BAF6D"/>
+    <w:nsid w:val="0D9559D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7589,51 +7589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD27CF88"/>
+    <w:nsid w:val="4E1DAA4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-breviglieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085184306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71645849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047472452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gaffr&#233;e Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/antropolitica2021.i52.a51079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072767ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156500v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.13079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156551v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156566v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578017v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nardacchione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578016v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533243v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578019v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578018v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet St&#233;phanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578021v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578022v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578025v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578026v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578027v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578030v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247979v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578031v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578032v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578009v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578331v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouskite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248193v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248272v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248365v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248347v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533280v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_social_en_debats-9782707144409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Resende" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotovio Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-1420-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardacchionne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bordone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Peccoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Attia Landoulsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-breviglieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085184306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71645849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047472452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gaffr&#233;e Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/antropolitica2021.i52.a51079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072767ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156500v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.13079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156551v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156566v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578017v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nardacchione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578016v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533243v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578019v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578018v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet St&#233;phanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578021v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578022v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578025v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578026v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578027v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578030v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247979v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578031v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578032v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578009v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578331v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouskite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248272v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248365v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248347v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533280v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_social_en_debats-9782707144409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Resende" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotovio Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-1420-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardacchionne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bordone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Peccoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Attia Landoulsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>