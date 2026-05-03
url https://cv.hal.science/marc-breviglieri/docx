--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1431,165 +1431,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533243v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ “épuisement capacitaire” du sans-abri comme urgence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhuthmos : Plateforme internationale et transdisciplinaire de recherche sur les rythmes dans les sciences, les philosophies et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie publique de l’enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, n°2, pp. 97-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578019v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01578020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arrières-scènes participatives et le lien ordinaire au politique</w:t>
               </w:r>
@@ -3141,449 +3141,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t>
+                <w:t xml:space="preserve">Un soulèvement. Occupation critique de l’espace et architecture de champs sensoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’usage des ambiances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.161-171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers exploratoires face à un monde découvert. Fabriquer des cohabitations scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noja; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MētisPresses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t>
+                <w:t xml:space="preserve">MetisPresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-43, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248263v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ateliers exploratoires face à un monde découvert. Fabriquer des cohabitations scientifiques</w:t>
+                <w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noja; Goeury, David. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouskite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetisPresse</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.27-43, 2021</w:t>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-171, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248193v1</w:t>
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t>
+                <w:t xml:space="preserve">hal-03248205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H Ftouhi</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetisPresses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.167-171, 2021</w:t>
+                <w:t xml:space="preserve">MētisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248205v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaissance sensible d’une place publique saharienne. Aire d’expérience ludique et vie imaginaire</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Landoulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mouskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oasis en présence : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4552,418 +4552,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La provocation ou l’adolescence comme manière de vivre : une réflexion sur la fragile souveraineté de l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hamel et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jeunesse n’est plus ce qu’elle était</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-387, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’attachement au lieu d’origine. Entre tonalités d’habitation et convictions communautaires, le sol glissant de l’appartenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Colonna, F; Le Pape, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traces, désir de savoir et volonté d’être. L’après colonie au Maghreb</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Actes Sud, Sinbad, pp.330-350, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Hamel et al. </w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie pragmatique et normativité de l’agir en public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guibet Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, M.; Lafaye, C.; Trom, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jeunesse n’est plus ce qu’elle était</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-387, 2010</w:t>
+              <w:t xml:space="preserve">Compétences critiques et sens de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.7-12, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habitations d’un genre nouveau. Le squat urbain et la possibilité du « conflit négocié » sur la qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pattaroni, L.; Rabinovich, A.; Kaufmann, V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitat en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insupportable. L'excès de proximité, l'atteinte à l'autonomie et le sentiment de violation du privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, M., Lafaye, C. et Trom, D;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétences critiques et sens de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533280v2</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">hal-03248412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désagréments du proche et les tentations de l’autonomie. Réflexions sur la fatigue d’être avec des gens insupportables</w:t>
               </w:r>
@@ -5480,302 +5480,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le fond ténébreux de la routine. À propos des morales du geste technique au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laugier, S.; Gautier, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordinaire et la politique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPP/EHSBM/PUF, pp.189-217, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décence du logement et le monde habité. Une enquête sur la position du travailleur social dans les remous affectifs de la visite à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roux, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibiliser. La sociologie dans le vif du monde.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Aube, pp.90-104, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions sociologiques du problème de la routine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidet, A.; Pillon, T.; Rot, G.; Vatin, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Octarès, pp.131-141, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le fond ténébreux de la routine. À propos des morales du geste technique au travail</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytique du trouble urbain et perception de la ville. Une approche pragmatique des problèmes publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Trom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bajolet, É; Mattei, M.-F.; Rennes, J.-M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.50-57, 2006</w:t>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
@@ -6991,191 +6991,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De ville attachante à ville attractive. Une saudade lisboète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2023 - Apprendre des territoires / Enseigner les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2023, Aubervilliers, Campus Condorcet, centre des Colloques, France. pp.471-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430814v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04116976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde n°2 : l’enfant au prisme de son environnement quotidien</w:t>
               </w:r>
@@ -7441,51 +7441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D9559D2"/>
+    <w:nsid w:val="41F53FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7589,51 +7589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E1DAA4C"/>
+    <w:nsid w:val="1D7AD52C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-breviglieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085184306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71645849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047472452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gaffr&#233;e Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/antropolitica2021.i52.a51079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072767ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156500v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.13079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156551v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156566v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578017v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nardacchione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578016v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533243v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578019v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578018v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet St&#233;phanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578021v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578022v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578025v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578026v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578027v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578030v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247979v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578031v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578032v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578009v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578331v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouskite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248272v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248365v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248347v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533280v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248476v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_social_en_debats-9782707144409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Resende" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotovio Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-1420-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardacchionne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bordone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Peccoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430814v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Attia Landoulsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-breviglieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085184306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71645849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047472452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gaffr&#233;e Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/antropolitica2021.i52.a51079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072767ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156500v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.13079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156551v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156566v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578017v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nardacchione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578016v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533243v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578019v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578018v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet St&#233;phanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578021v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578022v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578025v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578026v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578027v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578030v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247979v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578031v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578032v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578009v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578331v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouskite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248272v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248365v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248347v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533280v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_social_en_debats-9782707144409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Resende" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotovio Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-1420-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardacchionne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bordone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Peccoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Attia Landoulsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>