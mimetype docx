--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -648,174 +648,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le point de vue de l’adulte sur l’enfant et la vision de l’enfant sur le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la petite enfance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, pp.17-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bifurcation squat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 186-187 (3-4), pp.51-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.186.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/esp.186.0051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04152699v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04152707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma Brecha Crítica na “Cidade Garantida” ? Espaços Intermediáros e Arquiteturas de Uso</w:t>
               </w:r>
@@ -1189,191 +1189,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pensar a dignidade sem falar de linguagem da capacidade em agir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terceiro Milénio, Revista Crítica de Sociologia e Política</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578016v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience latinoaméricaine de la sociologie pragmatique francophone. Elargissement d’un horizon d’analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Nardacchione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dossier thématique: Sociologie des métropoles sud-américaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578017v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01578016v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant des villes. Considérations sur la place du jeu et la créativité de l’architecte face à l’émergence de la ville garantie</w:t>
               </w:r>
@@ -1651,174 +1651,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on faire l’histoire de l’attachement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578022v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la difficulté à entrer en contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ambiances.345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ambiances.345⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01578021v2</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01578022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’ « adolescence » au contact des sociétés méditerranéennes et dans sa dimension identitaire, capacitaire et ontologique</w:t>
               </w:r>
@@ -2419,165 +2419,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser l’habiter, estimer l’habitabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés. Bulletin Technique de la Suisse Romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n°23, pp. 9-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578031v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I gesti usuali : limiti all’agire convenzionale e fonti di arrichimento per le organizzazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologia del Lavoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 104, 166-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247985v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01578031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomia individuale tra sollecitudine e contratto. Per un’inclusione sociale che non umilia la persona</w:t>
               </w:r>
@@ -3042,772 +3042,772 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un soulèvement. Occupation critique de l’espace et architecture de champs sensoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tallagrand, Didier; Thibaud, Jean-Paul; Tixier, Nicolas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’usage des ambiances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.161-171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ateliers exploratoires face à un monde découvert. Fabriquer des cohabitations scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noja; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetisPresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-43, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MētisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ftouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouskite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MetisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-171, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaissance sensible d’une place publique saharienne. Aire d’expérience ludique et vie imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Landoulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MētisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-203, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oasis en présence : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Gamal Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goeury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MētisPresses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-23, 2021, 978-2-94-0563-82-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Terre chaude – Terre de Saint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Résonance oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MētisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-259, 2021, vuesDensemble Essais, 978-2-94-0563-82-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248218v1</w:t>
-              </w:r>
-[...644 lines deleted...]
-                <w:t xml:space="preserve">hal-03384835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Guaranteed City. The Ruin of Urban Criticism ?</w:t>
               </w:r>
@@ -4393,116 +4393,262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La provocation ou l’adolescence comme manière de vivre : une réflexion sur la fragile souveraineté de l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hamel et al. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jeunesse n’est plus ce qu’elle était</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.377-387, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attachement au lieu d’origine. Entre tonalités d’habitation et convictions communautaires, le sol glissant de l’appartenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colonna, F; Le Pape, L. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traces, désir de savoir et volonté d’être. L’après colonie au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Actes Sud, Sinbad, pp.330-350, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ « épuisement capacitaire » du sans-abri comme urgence ? Approche phénoménologique du soin engagé dans l’aide sociale (gestes, rythmes et tonalités d’humeur)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix, C.; Tardif. J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflitti e compromessi : Dalla critica militante alle innovazioni istituzionali nella politica edilizia a Ginevra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4522,203 +4668,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Podesta N.; Vitale T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalla proposta alla protesta, e ritorno Conflitti locali e innovazione politica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Mondadori, pp.135-164, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248385v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03248398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie pragmatique et normativité de l’agir en public</w:t>
               </w:r>
@@ -4797,173 +4797,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'insupportable. L'excès de proximité, l'atteinte à l'autonomie et le sentiment de violation du privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Breviglieri, M., Lafaye, C. et Trom, D;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compétences critiques et sens de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533280v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les habitations d’un genre nouveau. Le squat urbain et la possibilité du « conflit négocié » sur la qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pattaroni, L.; Rabinovich, A.; Kaufmann, V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habitat en devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248412v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01533280v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désagréments du proche et les tentations de l’autonomie. Réflexions sur la fatigue d’être avec des gens insupportables</w:t>
               </w:r>
@@ -5394,663 +5394,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perceptions sociologiques du problème de la routine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bidet, A.; Pillon, T.; Rot, G.; Vatin, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du travail et activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Octarès, pp.131-141, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fond ténébreux de la routine. À propos des morales du geste technique au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laugier, S.; Gautier, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordinaire et la politique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPP/EHSBM/PUF, pp.189-217, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décence du logement et le monde habité. Une enquête sur la position du travailleur social dans les remous affectifs de la visite à domicile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roux, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensibiliser. La sociologie dans le vif du monde.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Aube, pp.90-104, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analytique du trouble urbain et perception de la ville. Une approche pragmatique des problèmes publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Trom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bajolet, É; Mattei, M.-F.; Rennes, J.-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatre ans de recherche urbaine 2001-2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.50-57, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des cohabitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Huynh, P.-M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Habitat et vie urbaine. Changement dans les modes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du PUCA, pp.46-56, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous les conventions. Accompagnement social à l’insertion : entre sollicitude et sollicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Stavo-Debauge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eymard-Duvernay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’économie des conventions, méthodes et résultats. Tome II Développements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions La Découverte, pp.129-144, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fond ténébreux de la routine. À propos des morales du geste technique au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Breviglieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laugier, S.; Gautier, C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ordinaire et la politique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRAPP/EHSBM/PUF, pp.189-217, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre la catégorie d’ « adolescent » dans les sociétés méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bidart, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir adulte aujourd’hui. Perspectives internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions L’Harmattan, pp.71-85, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249279v1</w:t>
-              </w:r>
-[...548 lines deleted...]
-                <w:t xml:space="preserve">hal-03249308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienfaits et méfaits de la proximité dans le travail social</w:t>
               </w:r>
@@ -6412,76 +6412,76 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MētisPresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.367, 2021, 978-2-94-0563-82-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6795,51 +6795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescences méditerranéennes. L’espace public à petits pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Cicchelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INJEP-L’Harmattan, pp.445, 2007, Collection Débats Jeunesses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7010,64 +7010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Breviglieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Gamal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goeury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7441,51 +7441,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41F53FCD"/>
+    <w:nsid w:val="677CC2B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7589,51 +7589,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D7AD52C"/>
+    <w:nsid w:val="E9B5AEDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7823,51 +7823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-breviglieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085184306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71645849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047472452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gaffr&#233;e Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/antropolitica2021.i52.a51079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072767ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156500v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.13079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156551v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156566v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578017v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Diaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nardacchione" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578016v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533243v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578019v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578018v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet St&#233;phanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578021v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.345" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578022v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578025v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578026v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578027v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578030v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247979v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247985v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578031v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578032v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578009v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578331v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248218v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouskite" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248212v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landoulsi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248272v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248365v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248347v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248389v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248398v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533280v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249353v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249269v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249308v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_social_en_debats-9782707144409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Resende" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotovio Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-1420-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardacchionne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bordone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Peccoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Attia Landoulsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-breviglieri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085184306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/71645849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000047472452" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566433v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gourgues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bontems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03617034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03616683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152687v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384949v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Gaffr&#233;e Ribeiro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/antropolitica2021.i52.a51079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156481v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072767ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156500v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.13079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156551v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156566v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6821" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578016v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578017v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Diaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Nardacchione" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533243v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.509" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578019v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578018v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudet St&#233;phanie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578022v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578021v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.345" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578024v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578025v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578023v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578026v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578027v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578028v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578030v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578029v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247979v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578031v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578032v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Stavo-Debauge" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578009v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578331v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248212v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landoulsi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouskite" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248272v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Trom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248325v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248365v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248347v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248379v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248389v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248398v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248476v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trom" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guibet Lafaye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533280v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248429v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248491v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249256v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249407v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249353v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249308v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249451v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_travail_social_en_debats-9782707144409" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249472v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249493v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Resende" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cotovio Martins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Delaunay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-1420-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diaz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardacchionne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Lafaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322925v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bordone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Peccoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Schumacher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El-Nesr" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404363v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Attia Landoulsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>