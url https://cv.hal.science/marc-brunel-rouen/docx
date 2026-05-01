--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,10382 +66,10499 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid lens for adaptive interferometric particle imaging</w:t>
+                <w:t xml:space="preserve">Extension of interferometric particle imaging to small ice-crystal sizes using the discrete dipole approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Abad</w:t>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Maxim A. Yurkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (3), pp.575. </w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 200, pp.115132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.505760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2026.115132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651261v1</w:t>
+                <w:t xml:space="preserve">hal-05593858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Shape Recognition with Interferometric Particle Imaging Using a Convolutional Neural Network in Polar Coordinates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid lens for adaptive interferometric particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Abad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (7), pp.779. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (3), pp.575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics10070779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.505760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151576v1</w:t>
+                <w:t xml:space="preserve">hal-04651261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Fresnel’s approximation: Luneburg’s kernel to simulate the interferometric images of droplets or irregular rough particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Particle Shape Recognition with Interferometric Particle Imaging Using a Convolutional Neural Network in Polar Coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
+                <w:t xml:space="preserve">Alexandre Fahy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+                <w:t xml:space="preserve">Quentin Frodello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van Beeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosaria Vetrano</w:t>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2022.128490⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics10070779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971178v1</w:t>
+                <w:t xml:space="preserve">hal-04151576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-Tracking of Sand Particles in a Wave Flume Using Interferometric Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beyond Fresnel’s approximation: Luneburg’s kernel to simulate the interferometric images of droplets or irregular rough particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fahy</w:t>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaële Perret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeroen van Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Vetrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/opt3030025⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 520, pp.128490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2022.128490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971180v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomographic reconstruction of irregular rough particles from interferometric images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-Tracking of Sand Particles in a Wave Flume Using Interferometric Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Abad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108193⟩</w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (3), pp.254-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt3030025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971169v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental particle’s shapes reconstructions from their interferometric images using the Error-Reduction algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D tomographic reconstruction of irregular rough particles from interferometric images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Delestre</w:t>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127229⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 288, pp.108193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2022.108193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336932v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment about Luneberg integrals and application to digital in-line holography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tomography of irregular rough particles using the error-reduction algorithm with multi-views interferometric particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.J.E.M. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41476-021-00154-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.1237-1247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.423742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275428v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.216-227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric imaging for the tomography of rough particles in a flow: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Delestre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 479, pp.126412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.optcom.2020.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using the error-reduction algorithm with multi-views interferometric particle imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment about Luneberg integrals and application to digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.E.M. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.423742⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41476-021-00154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336928v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-beam interferometric particle imaging for size and shape characterization of irregular coal micro-particle: Validation with digital inline holography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental particle’s shapes reconstructions from their interferometric images using the Error-Reduction algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106728⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 498, pp.127229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402385v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Third glare point effect in 90°Interferometric Laser Imaging for Droplet Sizing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual-beam interferometric particle imaging for size and shape characterization of irregular coal micro-particle: Validation with digital inline holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Jacquot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiming Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2020.125349⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.106728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.106728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586157v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric images of irregular rough particles in the presence of time-dependent index inhomogeneities in front of the imaging system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Third glare point effect in 90°Interferometric Laser Imaging for Droplet Sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 462, pp.125349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2020.125349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.58.005865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02191039v1</w:t>
+                <w:t xml:space="preserve">hal-02586157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging of freezing droplets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chaotic regimes and synchronization in Tm 3+ -doped fiber laser with pump modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mgharaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (8), pp.2184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.002184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2018.09.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110922v1</w:t>
+                <w:t xml:space="preserve">hal-02191037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic regimes and synchronization in Tm 3+ -doped fiber laser with pump modulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interferometric images of irregular rough particles in the presence of time-dependent index inhomogeneities in front of the imaging system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (21), pp.5865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.58.005865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.002184⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02191037v1</w:t>
+                <w:t xml:space="preserve">hal-02191039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-reconstructions for the estimation of ice particle’s volume using a two-views interferometric out-of-focus imaging set-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging of freezing droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Delestre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5085279⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 433, pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2018.09.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145572v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-generated off-axis holography in interferometric out-of-focus imaging of ice particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D-reconstructions for the estimation of ice particle’s volume using a two-views interferometric out-of-focus imaging set-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1524797⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90 (5), pp.053109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5085279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110928v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric particle imaging of ice particles using a multi-view optical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (21), pp.6188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/AO.57.006188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase interferometric particle imaging for simultaneous measurements of evaporating micron-sized droplet and nanoscale size changes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Self-generated off-axis holography in interferometric out-of-focus imaging of ice particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2018.1524797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4996363⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01861530v1</w:t>
+                <w:t xml:space="preserve">hal-02110928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for snow crystal growth in three dimensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Instrumentation for ice crystal characterization in laboratory using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Computational Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (8), pp.083108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41524-017-0015-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4997959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861344v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation for ice crystal characterization in laboratory using interferometric out-of-focus imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of error rates in rough particle sizing using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fromager</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997959⟩</w:t>
+              <w:t xml:space="preserve">Optik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.204-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110833v1</w:t>
+                <w:t xml:space="preserve">hal-01611260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of error rates in rough particle sizing using interferometric out-of-focus imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Coetmellec</w:t>
+                <w:t xml:space="preserve">Tensor ABCD law for misaligned inline particle holography of inclusions in a host droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gréhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijleo.2017.08.046⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.001526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611260v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor ABCD law for misaligned inline particle holography of inclusions in a host droplet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A phase field model for snow crystal growth in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (5), </w:t>
+              <w:t xml:space="preserve">npj Computational Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.001526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41524-017-0015-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662348v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital micromirror device as programmable rough particle in interferometric particle imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Fromager</w:t>
+                <w:t xml:space="preserve">Phase interferometric particle imaging for simultaneous measurements of evaporating micron-sized droplet and nanoscale size changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Aït Ameur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Haipeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12, pp.3594. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.56.003594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4996363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110843v1</w:t>
+                <w:t xml:space="preserve">hal-01861530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth kinetics and morphology of snowflakes in supersaturated atmosphere using a three-dimensional phase-field model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">Digital micromirror device as programmable rough particle in interferometric particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022803⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.3594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.56.003594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611174v1</w:t>
+                <w:t xml:space="preserve">hal-02110843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous amplitude and phase contrast imaging of burning fuel particle and flame with digital inline holography: Model and verification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth kinetics and morphology of snowflakes in supersaturated atmosphere using a three-dimensional phase-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.05.008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.022803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861534v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric particle sizing with overlapping images despite Moire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simultaneous amplitude and phase contrast imaging of burning fuel particle and flame with digital inline holography: Model and verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Ao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.04.075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.26 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611180v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric particle sizing with overlapping images despite Moire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (32), pp.9154-9159. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 400, pp.61--68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.55.009154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655698v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles with overlapping images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous interferometric in-focus and out-of-focus imaging of ice crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lemaitre</w:t>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Porcheron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Gréhan</w:t>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Yingchun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.55.004902⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 372, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331019v1</w:t>
+                <w:t xml:space="preserve">hal-02110862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic spatial shift of local focus metric curves in digital inline holography for accurate 3D morphology measurement of irregular micro-objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles with overlapping images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963131⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (18), pp.4902-4909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.55.004902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861350v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of transparent particle holography in near-field using Debye series</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Intrinsic spatial shift of local focus metric curves in digital inline holography for accurate 3D morphology measurement of irregular micro-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuecheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.000A60⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655684v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength digital holography for 3D particle image velocimetry: experimental validation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Corbin</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (3), pp.A49-A53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.55.000a49⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (32), pp.9154-9159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.009154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331147v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size determination of mixed liquid and frozen water droplets using interferometric out-of-focus imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Characterizations of transparent particle holography in near-field using Debye series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.000A60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655691v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D boundary line measurement of irregular particle with digital holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Dual-wavelength digital holography for 3D particle image velocimetry: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.A49-A53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.55.000a49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01611243v1</w:t>
+                <w:t xml:space="preserve">hal-02331147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous interferometric in-focus and out-of-focus imaging of ice crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
+                <w:t xml:space="preserve">3D boundary line measurement of irregular particle with digital holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 295, pp.96--103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02110862v1</w:t>
+                <w:t xml:space="preserve">hal-01611243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Algorithm to determine the 3D Location of Particles in a flow using Cylindrical Interferometric Out-Of-Focus Imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. van Beeck</w:t>
+                <w:t xml:space="preserve">Size determination of mixed liquid and frozen water droplets using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2016016303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.108 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112739v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi real-time analysis of mixed-phase clouds using interferometric out-of-focus imaging: development of an algorithm to assess liquid and ice water content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle image velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/12/125403⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2015.15009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612365v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darawan Pejchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Grehan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 284, pp.371--378. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (14), pp.18351-18360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.018351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612367v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Limits on rough-particle sizing with low-defocus interferometric imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Garo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
+              <w:t xml:space="preserve">Particuology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, pp.52--58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.partic.2014.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597663v1</w:t>
+                <w:t xml:space="preserve">hal-01612361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on rough-particle sizing with low-defocus interferometric imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A New Algorithm to determine the 3D Location of Particles in a flow using Cylindrical Interferometric Out-Of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particuology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.partic.2014.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1-3), pp.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2016016303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612361v1</w:t>
+                <w:t xml:space="preserve">hal-02112739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Quasi real-time analysis of mixed-phase clouds using interferometric out-of-focus imaging: development of an algorithm to assess liquid and ice water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Grehan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (14), pp.18351-18360. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (12), pp.125403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.018351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/12/125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173974v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle image velocimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.371--378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2015.15009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662943v1</w:t>
+                <w:t xml:space="preserve">hal-01612367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Models for Exact Description of in-situ Digital In-Line Holography Experiments with Irregularly-Shaped Arbitrarily-Located Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Annie Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app5020062⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612371v1</w:t>
+                <w:t xml:space="preserve">hal-01597663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and sand particles in a flow using interferometric particle imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Coetmellec</w:t>
+                <w:t xml:space="preserve">Numerical Models for Exact Description of in-situ Digital In-Line Holography Experiments with Irregularly-Shaped Arbitrarily-Located Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Masselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.54.007773⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.62--76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app5020062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112734v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the morphology of irregular rough particles from the analysis of speckle-like interferometric out-of-focus images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and sand particles in a flow using interferometric particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 338, pp.193-198. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (25), pp.7773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.54.007773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112737v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spectrometer for airborne measurement of droplet sizes in clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lemaitre</w:t>
+                <w:t xml:space="preserve">On the morphology of irregular rough particles from the analysis of speckle-like interferometric out-of-focus images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J van Beeck</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sara González Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Beeck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2015.15030⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 338, pp.193-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597669v1</w:t>
+                <w:t xml:space="preserve">hal-02112737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Shen</w:t>
+                <w:t xml:space="preserve">Development of a spectrometer for airborne measurement of droplet sizes in clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J van Beeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saengkaew</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Vetrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 320, pp.156-161. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.15030 - 15030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2015.15030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112745v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FII technique: Introduction of a simple model and experimental validation on a line of monodispersed droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pejchang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 332, pp.269--278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662928v1</w:t>
+                <w:t xml:space="preserve">hal-01612420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Digital in-line holography assessment for general phase and opaque particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Delobel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. E. M. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112747v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography assessment for general phase and opaque particle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. E. M. Janssen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662883v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size metrology of a pure phase object based on the laser probe beam reshaping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02112748v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging simulator for irregular rough particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14008⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112746v1</w:t>
+                <w:t xml:space="preserve">hal-01662928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long exposure time Digital In-line Holography for the trajectography of micronic particles within a suspended millimetric droplet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size metrology of a pure phase object based on the laser probe beam reshaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02112742v1</w:t>
+                <w:t xml:space="preserve">hal-02112748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FII technique: Introduction of a simple model and experimental validation on a line of monodispersed droplets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging simulator for irregular rough particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.06.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01612420v1</w:t>
+                <w:t xml:space="preserve">hal-02112746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and interactions with particles, 2012: Optical particle characterization follow-up</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long exposure time Digital In-line Holography for the trajectography of micronic particles within a suspended millimetric droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 126, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326, pp.160-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596744v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long time exposure digital in-line holography for 3-D particle trajectography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Fromager</w:t>
+                <w:t xml:space="preserve">L. Mees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Fréchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.023522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932166v1</w:t>
+                <w:t xml:space="preserve">hal-01663102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of spherical bubbles using cylindrical interferometric out-of-focus imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.04.009⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112751v1</w:t>
+                <w:t xml:space="preserve">hal-00932166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long time exposure digital in-line holography for 3-D particle trajectography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasers and interactions with particles, 2012: Optical particle characterization follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.023522⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663102v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cylindrical interferometric out-of-focus imaging for the analysis of droplets in a volume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of spherical bubbles using cylindrical interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 131, pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769866v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-cavity generation of superpositions of Laguerre-Gaussian beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cylindrical interferometric out-of-focus imaging for the analysis of droplets in a volume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (19), pp.3945-3947</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769868v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intra-cavity generation of superpositions of Laguerre-Gaussian beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ait-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Society of America A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106 (3), pp.683-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-011-4775-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575206v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General formulation of digital in-line holography from correlation with a chirplet function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Optical Society of America A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (3), pp.489</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779184v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micropipe flow visualization using digital in-line holographic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Remacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (8), pp.7807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.18.007807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital phase contrast with the fractional Fourier transform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">General formulation of digital in-line holography from correlation with a chirplet function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aït Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.10027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2010.10027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00359143v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of 3D-region of interest using digital in-line holography with astigmatic Gaussian beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.09038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2971/jeos.2009.09038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Digital phase contrast with the fractional Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.579-583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.001459⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00767634v1</w:t>
+                <w:t xml:space="preserve">cea-00359143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography in thick optical systems: application to visualization in pipes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunel Marc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lebrun Denis</w:t>
+                <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.47.004147⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.25.001459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767626v1</w:t>
+                <w:t xml:space="preserve">hal-00767634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-order Fourier analysis for ultrashort pulse characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Coetmellec</w:t>
+                <w:t xml:space="preserve">Digital in-line holography in thick optical systems: application to visualization in pipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lelek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+                <w:t xml:space="preserve">Lebrun Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.4147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.004147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158778v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional-order Fourier analysis for ultrashort pulse characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martet</w:t>
+                <w:t xml:space="preserve">Mickaël Lelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hideur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Louradour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 24 (No. 6), pp. 1641-1646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491059v1</w:t>
+                <w:t xml:space="preserve">hal-00158778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülend Ortaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 138, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and sinks of travelling waves in a single-mode laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ortaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Leblond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">J.-B. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amroun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Chedot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.56</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068838v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 203, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources and sinks of travelling waves in a single-mode laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Salhi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ammar Hideur</w:t>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 7, pp.56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003236v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between two fibre lasers with a common saturable absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sanchez</w:t>
+                <w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Boudebs</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Ait Ameur</w:t>
+                <w:t xml:space="preserve">François Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340308235199⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1464-4258/6/8/006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444131v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Coupling between two fibre lasers with a common saturable absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Boudebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Ait Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 77 (6-7), pp.589-594. </w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51 (3), pp.467-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-003-1302-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09500340308235199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01389325v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02444131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-frequency Er-Yb:glass microchip laser passively Q switched by a Co:ASL saturable absorber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülend Ortaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.28.000328⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 77 (6-7), pp.589-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-003-1302-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956021v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Two-frequency Er-Yb:glass microchip laser passively Q switched by a Co:ASL saturable absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Diep Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alouini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Fulbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (5), pp.328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.28.000328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956086v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the pulse duration in one- and two-axis passively Q-switched solid-state lasers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e20020088⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.063811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02956081v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the pulse duration in one- and two-axis passively Q-switched solid-state lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Emile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (3), pp.403-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003091v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Čerenkov-based radiation from superluminal excitation in microdroplets by ultrashort pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Diep Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mess</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596803v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast induced excited state absorption in organically doped xerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Čerenkov-based radiation from superluminal excitation in microdroplets by ultrashort pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Campagne</w:t>
+                <w:t xml:space="preserve">L. Mess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Canva</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gouesbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (20), pp.1621-1623</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665661v1</w:t>
+                <w:t xml:space="preserve">hal-01596803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse saturable absorption in Palladium and Zinc tetraphenyltetrabenzo porphyrin doped xerogel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ultrafast induced excited state absorption in organically doped xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 218, pp.301-307</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 246, pp.477-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-0104(99)00168-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665654v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reverse saturable absorption in Palladium and Zinc tetraphenyltetrabenzo porphyrin doped xerogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Vinogradov S. A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 218, pp.301-307</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reverse saturable absorption in aluminophthalocyanines doped xerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 58, pp.443-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10451,4716 +10568,4716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the shape of irregular rough particles from their interferometric images using a convolutional neural network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schleuniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Abad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics・LISBON | PORTUGAL ・JULY 8 – 11, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">DTPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651230v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of the shape of irregular rough particles from their interferometric images using a convolutional neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t>
+              <w:t xml:space="preserve">21st International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics・LISBON | PORTUGAL ・JULY 8 – 11, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651245v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t>
+                <w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schleuniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358959v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric imaging for the characterization of ice particles and droplets in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-reconstructions of ice particles from a pair of interferometric out-of-focus images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress, Propagation Through and Characterization of Atmospheric and Oceanic Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for ice particle characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Fluid Control, Measurements and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and modelling for interferometric ice crystal characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-­view interferometric out-of-focus imaging of ice particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNANO 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">12th International conference on Laser-Light and Interactions with Particles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, College Station, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125552v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments on Interferometric out-of-focus imaging of irregular rough particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Applications of Laser and Imaging Techniques to Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-­view interferometric out-of-focus imaging of ice particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Instrumentation and modelling for interferometric ice crystal characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot-Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International conference on Laser-Light and Interactions with Particles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, College Station, United States</w:t>
+              <w:t xml:space="preserve">ICNANO 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861338v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles for airborne instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2018.DM5F.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snowflake growth in supersaturated atmiosphere using a three-dimensional phase-field model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléna Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Physics and Chemistry of Ice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Zurich, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.22153.34402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures d'évaporation par suivi de taille de gouttes à l'échelle nanométrique en imagerie interférométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haipeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation interférométrique pour la caractérisation de cristaux de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot-Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of snowflakes growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation 3D de dynamique tourbillonnaire par Holographie numérique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 TMS Annual Meeting &amp; Exhibition, Symposium: Applications of Solidification Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque CMOI-Fluvisu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418970v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie hors-axe en imagerie interférométrique de cristaux de glace</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase field modelling of snowflakes growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur l'utilisation de l'holographie en mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Meudon, France</w:t>
+              <w:t xml:space="preserve">2017 TMS Annual Meeting &amp; Exhibition, Symposium: Applications of Solidification Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129394v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des tourbillons dans un canal à houle par holographie deux couleurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Holographie hors-axe en imagerie interférométrique de cristaux de glace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème journée thématique de l’AFVL, JT42 : Holographie numérique en mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Meudon, France</w:t>
+              <w:t xml:space="preserve">42ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur l'utilisation de l'holographie en mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421479v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 3D de dynamique tourbillonnaire par Holographie numérique en ligne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mesure des tourbillons dans un canal à houle par holographie deux couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CMOI-Fluvisu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">42ème journée thématique de l’AFVL, JT42 : Holographie numérique en mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421433v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of inclusions in a droplet with digital holography in a misaligned system: modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.JW4A.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/3D.2016.JW4A.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129385v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">11th International Conference on Laser-light and Interactions with Particles LIP2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663942v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Laser-light and Interactions with Particles LIP2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129383v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129393v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Perret</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421535v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaële Perret</w:t>
+                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DM4I.3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.3⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363009v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129382v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DM4I.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129373v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of inclusions in a droplet with digital holography in a misaligned system: modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363577v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and irregular sand particles using interferometric out-of-focus imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Shanghai, China. pp.DM2A.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2015.DM2A.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129379v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterizations of near-field transparent particle holography using Debye series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Shanghai, China. pp.DTh3A.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421505v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two techniques for the characterization of droplets: Interferometric out-of-focus imaging for the characterization of droplets and icing conditions, droplet’s digital in-line holography for the detection of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Droplets 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: experimental validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gréhan</w:t>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362991v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of near-field transparent particle holography using Debye series</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and irregular sand particles using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Shanghai, China. pp.DTh3A.3</w:t>
+              <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129370v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of mixed bubbles and sand particles in a flow using interferometric particle imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Péret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Shanghai, China. pp.DTh3A.2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/DH.2015.DTh3A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric out-of-focus imaging of irregular rough particles: from the estimation of their sizes to the determination of morphological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara González Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital In-Line Holography for the 3D-vizualization of inclusions in a droplet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOURIER INTERFEROMETRIC IMAGING : UNE PREMIERE VALIDATION EXPERIMENTALE SUR UNE LIGNE DE GOUTTES MONODISPERSEES</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Holographie numérique dans l'axe de particule et de bulle de gaz : modélisation et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112821v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique dans l'axe de particule et de bulle de gaz : modélisation et expérience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOURIER INTERFEROMETRIC IMAGING : UNE PREMIERE VALIDATION EXPERIMENTALE SUR UNE LIGNE DE GOUTTES MONODISPERSEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pejchang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112833v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Deconihout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vurpillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.278--282, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.2491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bülend Ortaç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics versus temporal analysis: what can we learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical problems of nonlinear wave physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, St petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15170,154 +15287,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Techniques in Digital Holography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15327,100 +15444,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de matériaux solides solgel présentant la proprieté de transmission saturable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00713902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15430,105 +15547,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des coefficients de décomposition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sfo-00396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId373"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15675,51 +15792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04151576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frodello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10070779" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971178v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Beeck" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128490" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971169v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108193" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127229" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336928v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Delestre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.423742" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mgharaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002184" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996363" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-017-0015-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110843v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611174v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022803" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861534v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renxian Li" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Lan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Ao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.05.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112739v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Beeck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2016016303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612365v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondeau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/12/125403" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.053" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597669v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Beeck" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vetrano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.10.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5XWXJQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.06.063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.12.017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769868v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naidoo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait-Ameur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4775-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8TQNS908-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudebs" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Ameur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340308235199" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956021v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000328" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956081v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020088" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D80EA89D66392DA7EB816E79DEE9C93B5D8B4B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596803v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665661v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00168-8" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665654v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vinogradov S. A." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668966v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Luyer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651230v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22153.34402" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097686v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418970v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112821v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vurpillot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068972v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00396648v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim A. Yurkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2026.115132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04151576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frodello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10070779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Beeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.423742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127229" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mgharaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-017-0015-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renxian Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Lan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Ao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.05.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Beeck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2016016303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/12/125403" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Beeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vetrano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.06.063" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.10.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5XWXJQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naidoo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait-Ameur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4775-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8TQNS908-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068838v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Ameur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340308235199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000328" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020088" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D80EA89D66392DA7EB816E79DEE9C93B5D8B4B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mess" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00168-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vinogradov S. A." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Luyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125515v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22153.34402" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418970v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00396648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>