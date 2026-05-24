--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -849,638 +849,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using the error-reduction algorithm with multi-views interferometric particle imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. B. Delestre</w:t>
+                <w:t xml:space="preserve">Romain Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Talbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Abad</w:t>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.423742⟩</w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.216-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03336928v1</w:t>
+                <w:t xml:space="preserve">hal-03971215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric Ice Particle Imaging in a Wind Tunnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric imaging for the tomography of rough particles in a flow: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/opt2040020⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 479, pp.126412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2020.126412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric imaging for the tomography of rough particles in a flow: A case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment about Luneberg integrals and application to digital in-line holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Fromager</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.E.M. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 479, pp.126412. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2020.126412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41476-021-00154-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944198v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment about Luneberg integrals and application to digital in-line holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Experimental particle’s shapes reconstructions from their interferometric images using the Error-Reduction algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.J.E.M. Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41476-021-00154-x⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 498, pp.127229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275428v1</w:t>
+                <w:t xml:space="preserve">hal-03336932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental particle’s shapes reconstructions from their interferometric images using the Error-Reduction algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Fromager</w:t>
+                <w:t xml:space="preserve">Tomography of irregular rough particles using the error-reduction algorithm with multi-views interferometric particle imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. B. Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 498, pp.127229. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.1237-1247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2021.127229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.423742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336932v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-beam interferometric particle imaging for size and shape characterization of irregular coal micro-particle: Validation with digital inline holography</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90 (5), pp.053109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2150,51 +2150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric particle imaging of ice particles using a multi-view optical system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Zapolsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2518,51 +2518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of error rates in rough particle sizing using interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,1167 +3460,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous interferometric in-focus and out-of-focus imaging of ice crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles with overlapping images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+                <w:t xml:space="preserve">P. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gobin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
+                <w:t xml:space="preserve">E. Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.004⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (18), pp.4902-4909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.55.004902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110862v1</w:t>
+                <w:t xml:space="preserve">hal-02331019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles with overlapping images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gréhan</w:t>
+                <w:t xml:space="preserve">Intrinsic spatial shift of local focus metric curves in digital inline holography for accurate 3D morphology measurement of irregular micro-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.55.004902⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331019v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic spatial shift of local focus metric curves in digital inline holography for accurate 3D morphology measurement of irregular micro-objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963131⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (32), pp.9154-9159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.009154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861350v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-shape recognition and size measurement of irregular rough particles using multi-views interferometric out-of-focus imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gréhan</w:t>
+                <w:t xml:space="preserve">Characterizations of transparent particle holography in near-field using Debye series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (32), pp.9154-9159. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.009154⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.000A60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655698v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizations of transparent particle holography in near-field using Debye series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Dual-wavelength digital holography for 3D particle image velocimetry: experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 55 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.000A60⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.A49-A53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.55.000a49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655684v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-wavelength digital holography for 3D particle image velocimetry: experimental validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Corbin</w:t>
+                <w:t xml:space="preserve">Size determination of mixed liquid and frozen water droplets using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.55.000a49⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 178, pp.108 - 116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331147v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D boundary line measurement of irregular particle with digital holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuecheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longchao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 295, pp.96--103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size determination of mixed liquid and frozen water droplets using interferometric out-of-focus imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Simultaneous interferometric in-focus and out-of-focus imaging of ice crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Yingchun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 372, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.09.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655691v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle image velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,90 +4697,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovering the size of nanoparticles by digital in-line holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Grehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (14), pp.18351-18360. </w:t>
@@ -5076,425 +5076,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi real-time analysis of mixed-phase clouds using interferometric out-of-focus imaging: development of an algorithm to assess liquid and ice water content</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longchao Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/12/125403⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 284, pp.371--378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612365v1</w:t>
+                <w:t xml:space="preserve">hal-01612367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous measurement of 3D velocity and 2D rotation of irregular particle with digital holographic particle tracking velocimetry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Longchao Yao</w:t>
+                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Garo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 284, pp.371--378. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.06.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612367v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Progress on Interferometry Techniques Applied to Particle Measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Quasi real-time analysis of mixed-phase clouds using interferometric out-of-focus imaging: development of an algorithm to assess liquid and ice water content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Garo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102, pp.54-63. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (12), pp.125403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.01.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-0233/26/12/125403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597663v1</w:t>
+                <w:t xml:space="preserve">hal-01612365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Models for Exact Description of in-situ Digital In-Line Holography Experiments with Irregularly-Shaped Arbitrarily-Located Particles</w:t>
               </w:r>
@@ -5506,77 +5506,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Masselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (2), pp.62--76. </w:t>
@@ -5640,64 +5640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5865,64 +5865,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a spectrometer for airborne measurement of droplet sizes in clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J van Beeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,1541 +5993,1541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FII technique: Introduction of a simple model and experimental validation on a line of monodispersed droplets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line holography assessment for general phase and opaque particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+                <w:t xml:space="preserve">W. Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Allano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. J. E. M. Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 332, pp.269--278. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.06.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612420v1</w:t>
+                <w:t xml:space="preserve">hal-01662883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography assessment for general phase and opaque particle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Coetmellec</w:t>
+                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Wichitwong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. E. M. Janssen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, </w:t>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662883v1</w:t>
+                <w:t xml:space="preserve">hal-02112747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Size of Irregular Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tony Delobel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/143904⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.156-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112747v1</w:t>
+                <w:t xml:space="preserve">hal-02112745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging for the 3D tracking of spherical bubbles in a cylindrical channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Saengkaew</w:t>
+                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.01.020⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112745v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line holography in a droplet with cavitation air bubbles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size metrology of a pure phase object based on the laser probe beam reshaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01662928v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size metrology of a pure phase object based on the laser probe beam reshaping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric out-of-focus imaging simulator for irregular rough particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2013.10.008⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112748v1</w:t>
+                <w:t xml:space="preserve">hal-02112746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric out-of-focus imaging simulator for irregular rough particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Brunel</w:t>
+                <w:t xml:space="preserve">Long exposure time Digital In-line Holography for the trajectography of micronic particles within a suspended millimetric droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/jeos.2014.14008⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 326, pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112746v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long exposure time Digital In-line Holography for the trajectography of micronic particles within a suspended millimetric droplet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FII technique: Introduction of a simple model and experimental validation on a line of monodispersed droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 326, pp.160-165. </w:t>
+              <w:t xml:space="preserve">, 2014, 332, pp.269--278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.06.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112742v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long time exposure digital in-line holography for 3-D particle trajectography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mees</w:t>
+                <w:t xml:space="preserve">Thomas Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fréchou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (20), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (34), pp.8310 - 8317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.023522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663102v1</w:t>
+                <w:t xml:space="preserve">hal-00932166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction-free sensitive wavefront sensor based on continuous position sensitive detectors</w:t>
+                <w:t xml:space="preserve">Lasers and interactions with particles, 2012: Optical particle characterization follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Godin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
+                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aït-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.52.008310⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932166v1</w:t>
+                <w:t xml:space="preserve">hal-01596744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and interactions with particles, 2012: Optical particle characterization follow-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gouesbet</w:t>
+                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of spherical bubbles using cylindrical interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 126, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.12.017⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 131, pp.153-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596744v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 3D location and size measurement of spherical bubbles using cylindrical interferometric out-of-focus imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+                <w:t xml:space="preserve">Long time exposure digital in-line holography for 3-D particle trajectography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fréchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 131, pp.153-159. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2013.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.023522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112751v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cylindrical interferometric out-of-focus imaging for the analysis of droplets in a volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7694,77 +7694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant of the method of Fox and Li dedicated to intracavity laser beam shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cagniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fromager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7858,64 +7858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Remacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (8), pp.7807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7949,90 +7949,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General formulation of digital in-line holography from correlation with a chirplet function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5, pp.10027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8060,321 +8060,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of 3D-region of interest using digital in-line holography with astigmatic Gaussian beams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Digital phase contrast with the fractional Fourier transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Aït Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.579-583</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779180v1</w:t>
+                <w:t xml:space="preserve">cea-00359143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital phase contrast with the fractional Fourier transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of 3D-region of interest using digital in-line holography with astigmatic Gaussian beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Aït Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-00359143v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography with an elliptical, astigmatic Gaussian beam : wide-angle reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustus. J. E. M Janssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8434,51 +8434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital in-line holography in thick optical systems: application to visualization in pipes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunel Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8640,506 +8640,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t>
+                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">G. Martet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Hideur</w:t>
+                <w:t xml:space="preserve">A. Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bülend Ortaç</w:t>
+                <w:t xml:space="preserve">B. Ortaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+                <w:t xml:space="preserve">J.-B. Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chédot</w:t>
+                <w:t xml:space="preserve">C. Chedot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 138, pp.127</w:t>
+              <w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00276112v1</w:t>
+                <w:t xml:space="preserve">hal-00491059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
+                <w:t xml:space="preserve">Potentialities of fiber lasers in the generation of coherent UV radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martet</w:t>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hideur</w:t>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ortaç</w:t>
+                <w:t xml:space="preserve">Bülend Ortaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Lecourt</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chedot</w:t>
+                <w:t xml:space="preserve">C. Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 138, pp.127-140</w:t>
+              <w:t xml:space="preserve">, 2006, 138, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491059v1</w:t>
+                <w:t xml:space="preserve">hal-00276112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t>
+                <w:t xml:space="preserve">Sources and sinks of travelling waves in a single-mode laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">H. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 203, pp.185</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068855v1</w:t>
+                <w:t xml:space="preserve">hal-00068838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and sinks of travelling waves in a single-mode laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex intermittent dynamics in large-aspect-ratio homogeneously broaded single-mode lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7, pp.56</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 203, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068838v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability calculations for the ytterbium-doped fiber laser passively mode-locked through nonlinear polarization rotation</w:t>
               </w:r>
@@ -9177,51 +9177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6, pp.774-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9255,51 +9255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between two fibre lasers with a common saturable absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Boudebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9385,64 +9385,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an ytterbium-doped double-clad fiber laser passively mode-locked by nonlinear polarization rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bülend Ortaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9655,424 +9655,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of the pulse duration in one- and two-axis passively Q-switched solid-state lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.D. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Emile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (3), pp.403-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e20020088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003091v1</w:t>
+                <w:t xml:space="preserve">hal-02956081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the pulse duration in one- and two-axis passively Q-switched solid-state lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.D. Lai</w:t>
+                <w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Diep Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretenaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e20020088⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02956081v1</w:t>
+                <w:t xml:space="preserve">hal-02956086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Frequency Lasers: from Excess Quantum Noise to RF Photonics Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chauvat</w:t>
+                <w:t xml:space="preserve">Experimental and theoretical study of the passively mode-locked Ytterbium-doped double-clad fiber laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 101 (1), pp.7-20. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65, pp.063811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.101.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.65.063811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956086v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Čerenkov-based radiation from superluminal excitation in microdroplets by ultrashort pulses</w:t>
               </w:r>
@@ -10576,338 +10576,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t>
+                <w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schleuniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358959v1</w:t>
+                <w:t xml:space="preserve">hal-04651245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the shape of irregular rough particles from their interferometric images using a convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics・LISBON | PORTUGAL ・JULY 8 – 11, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point Spread Function And Spatial Resolution Analysis Of Multi-Focus Plenoptic Cameras</w:t>
+                <w:t xml:space="preserve">3D Measurement of the position or free-rising bubbles with a single plenoptic camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schleuniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Alejandro Herrera Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Application of Laser and Imaging Techniques to Fluid Mechanics • LISBON | PORTUGAL • JULY 8-11, 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">DTPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Jul 2024, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651245v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric imaging for the characterization of ice particles and droplets in the atmosphere</w:t>
               </w:r>
@@ -11044,51 +11044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Imaging and Applied Optics Congress, Propagation Through and Characterization of Atmospheric and Oceanic Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11510,77 +11510,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric out-of-focus imaging of ice particles for airborne instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11992,1706 +11992,1706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 3D de dynamique tourbillonnaire par Holographie numérique en ligne</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Phase field modelling of snowflakes growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Zapolsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CMOI-Fluvisu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2017 TMS Annual Meeting &amp; Exhibition, Symposium: Applications of Solidification Fundamentals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421433v1</w:t>
+                <w:t xml:space="preserve">hal-02418970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of snowflakes growth</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographie hors-axe en imagerie interférométrique de cristaux de glace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 TMS Annual Meeting &amp; Exhibition, Symposium: Applications of Solidification Fundamentals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">42ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur l'utilisation de l'holographie en mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418970v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie hors-axe en imagerie interférométrique de cristaux de glace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure des tourbillons dans un canal à houle par holographie deux couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur l'utilisation de l'holographie en mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Meudon, France</w:t>
+              <w:t xml:space="preserve">42ème journée thématique de l’AFVL, JT42 : Holographie numérique en mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129394v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des tourbillons dans un canal à houle par holographie deux couleurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lebrun</w:t>
+                <w:t xml:space="preserve">Caractérisation 3D de dynamique tourbillonnaire par Holographie numérique en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Grare</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">G. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Allano</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème journée thématique de l’AFVL, JT42 : Holographie numérique en mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Meudon, France</w:t>
+              <w:t xml:space="preserve">Colloque CMOI-Fluvisu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421479v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of inclusions in a droplet with digital holography in a misaligned system: modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+                <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Laser-light and Interactions with Particles LIP2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363577v1</w:t>
+                <w:t xml:space="preserve">hal-02129383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Tomography of Irregular Rough Particles Using Interferometric Out-of-Focus Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Jacquot Kielar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Laser-light and Interactions with Particles LIP2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Xi'an, China</w:t>
+              <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129383v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie interférométrique de particules irrégulières: du principe de la mesure au design de systèmes de tomographie simplifiée de particules dans un écoulement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Huanhuan Shen</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Journée Thématique de l’Association Francophone de Vélocimétrie Laser sur les systèmes embarqués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Meudon, France</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129393v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital in-line Holography for Particle Diagnostics in Flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Lebon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663942v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tomography of triphasic flows using interferometric out-of-focus imaging</w:t>
+                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting on Droplets 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Heidelberg, France. pp.DW5E.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129385v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view interferometric out-of-focus imaging for the tomography of irregular rough particles in a flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DW5E.1⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129373v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Perret</w:t>
+                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and 3D imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.2⟩</w:t>
+              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.DM4I.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/DH.2016.DM4I.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421535v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: Application to vortex dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Ouldarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brighton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363009v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomography of irregular rough particles using multi-view interferometric out-of-focus imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+                <w:t xml:space="preserve">Characterization of inclusions in a droplet with digital holography in a misaligned system: modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiajie Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS – Europe 2016, 27th Annual Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany. pp.JW4A.24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/3D.2016.JW4A.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129382v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D Particle Image Velocimetry: experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coetmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13777,90 +13777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizations of near-field transparent particle holography using Debye series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingchun Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longchao Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuecheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Holography and Three-Dimensional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Shanghai, China. pp.DTh3A.3</w:t>
@@ -13902,64 +13902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two techniques for the characterization of droplets: Interferometric out-of-focus imaging for the characterization of droplets and icing conditions, droplet’s digital in-line holography for the detection of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14014,77 +14014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual wavelength digital holography for 3D particle Image Velocimetry : application to vortex dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14148,77 +14148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 3D location and size measurement of bubbles and irregular sand particles using interferometric out-of-focus imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14446,51 +14446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Ouldarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Pacific Symposium on Flow Visualization and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Naples, Italy</w:t>
@@ -14519,90 +14519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital In-Line Holography for the 3D-vizualization of inclusions in a droplet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darawan Pejchang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wisuttida Wichitwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Allano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gréhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14638,260 +14638,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographie numérique dans l'axe de particule et de bulle de gaz : modélisation et expérience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FOURIER INTERFEROMETRIC IMAGING : UNE PREMIERE VALIDATION EXPERIMENTALE SUR UNE LIGNE DE GOUTTES MONODISPERSEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112833v1</w:t>
+                <w:t xml:space="preserve">hal-01112821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOURIER INTERFEROMETRIC IMAGING : UNE PREMIERE VALIDATION EXPERIMENTALE SUR UNE LIGNE DE GOUTTES MONODISPERSEES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holographie numérique dans l'axe de particule et de bulle de gaz : modélisation et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coetmellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawitree Saengkaew</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Wichitwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pejchang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Allano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gréhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre francophone d’holographie numérique appliquée à la métrologie des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112821v1</w:t>
+                <w:t xml:space="preserve">hal-01112833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a laser assisted wide-angle tomographic atom-probe</w:t>
               </w:r>
@@ -15023,103 +15023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités des lasers à fibre dans la génération de rayonnement cohérent UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bülend Ortaç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chédot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ième Colloque sur les sources cohérentes et incohérentes UV, VUV et X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Colleville sur mer, France</w:t>
@@ -15148,103 +15148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamics versus temporal analysis: what can we learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Amroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Brunel</w:t>
+                <w:t xml:space="preserve">H. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical problems of nonlinear wave physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, St petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15340,51 +15340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15792,51 +15792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim A. Yurkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2026.115132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04151576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frodello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10070779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Beeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Delestre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.423742" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127229" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mgharaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-017-0015-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renxian Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Lan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Ao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.05.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Beeck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2016016303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/12/125403" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Beeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vetrano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.06.063" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112748v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.10.008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5XWXJQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.12.017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naidoo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait-Ameur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4775-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8TQNS908-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068838v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Ameur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340308235199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000328" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020088" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D80EA89D66392DA7EB816E79DEE9C93B5D8B4B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mess" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00168-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vinogradov S. A." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Luyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125515v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22153.34402" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418970v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112821v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00396648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Demange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Patte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim A. Yurkin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2026.115132" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Talbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.505760" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04151576v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fahy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Frodello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Delestre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics10070779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971178v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Porcheron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemaitre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Beeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Vetrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128490" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ouldarbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971169v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fromager" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2022.108193" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03971215v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duperrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt2040020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02944198v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.126412" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275428v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.E.M. Janssen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-021-00154-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336932v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336928v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Delestre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Talbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.423742" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402385v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiming Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.106728" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02586157v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2020.125349" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191037v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mgharaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.002184" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02191039v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corbin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.58.005865" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gr&#233;han" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2018.09.075" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5085279" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110920v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2018.1524797" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110833v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fromager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Zapolsky" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997959" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brunel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouldarbi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coetmellec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;han" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijleo.2017.08.046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662348v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.001526" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41524-017-0015-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861530v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4996363" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110843v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t Ameur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.003594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611174v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.022803" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861534v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renxian Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Lan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Ao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.05.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611180v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.04.075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331019v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemaitre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Porcheron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.004902" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655698v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebrun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.009154" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longchao Yao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.000A60" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Corbin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.55.000a49" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01655691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot Kielar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.09.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611243v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.11.061" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02110862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yingchun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WLD4876-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01173974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Grehan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.018351" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612361v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.partic.2014.07.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Beeck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2016016303" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.06.052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Garo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.01.106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rondeau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-0233/26/12/125403" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612371v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisuttida Wichitwong" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Masselot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app5020062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.54.007773" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gonz&#225;lez Ruiz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.10.053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597669v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van Beeck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vetrano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2015.15030" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wichitwong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. E. M. Janssen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112747v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Shen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Delobel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/143904" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112745v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saengkaew" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.01.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01662928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pejchang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14056" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel A&#239;t-Ameur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2013.10.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5XWXJQM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2014.14008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.04.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawitree Saengkaew" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.06.063" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932166v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cagniot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.008310" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596744v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gouesbet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.12.017" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2013.04.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663102v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mees" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fr&#233;chou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.023522" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769868v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naidoo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait-Ameur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forbes" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4775-x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8TQNS908-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575206v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passilly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779175v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Remacha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.007807" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779184v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2010.10027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00359143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779180v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09038" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767634v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustus. J. E. M Janssen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.25.001459" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunel Marc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Denis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.004147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158778v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lelek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Louradour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491059v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hideur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orta&#231;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lecourt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chedot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276112v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lend Orta&#231;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ch&#233;dot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068838v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leblond" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amroun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068855v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003236v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salhi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/6/8/006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444131v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudebs" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Ameur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340308235199" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-003-1302-8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2B4A31826645237CD7AA0D636FEE46A8FFCAC701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956021v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretenaker" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fulbert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.28.000328" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956081v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Emile" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e20020088" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D80EA89D66392DA7EB816E79DEE9C93B5D8B4B2A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956086v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alouini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.101.7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003091v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.65.063811" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mess" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouesbet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Campagne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Canva" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chaput" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-0104(99)00168-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00665654v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Vinogradov S. A." TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00668966v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Luyer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651245v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schleuniger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04651230v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boulet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05358959v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Alejandro Herrera Leclerc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125568v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419027v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02145593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861338v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125515v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02125552v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Jacquot-Kielar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861335v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2018.DM5F.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418914v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Zapolsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22153.34402" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418970v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129394v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Grare" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421433v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129393v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663942v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lebon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129385v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129373v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DW5E.1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421535v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363009v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2016.DM4I.3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129382v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363577v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajie Wang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2016.JW4A.24" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362991v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DM2A.3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129370v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darawan Pejchang" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02421505v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02112738v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;ret" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/DH.2015.DTh3A.2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129378v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129380v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112821v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112833v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928893v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Deconihout" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vurpillot" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald da Costa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2491" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8FMXSVXB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154717v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068972v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01663045v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Picart" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Desse" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-sfo.ccsd.cnrs.fr/sfo-00396648v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>