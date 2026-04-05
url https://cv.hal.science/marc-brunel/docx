--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc BRUNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable wave propagation method for shape optimization of freeform optics beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (9), pp.2860-2863. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.559067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dispersive and active ring resonators with discrete optical components: from injected loops to mode-locked lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.15855-15877. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.555083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities: II. A semiclassical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034011. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-harmonic generation of a dual-frequency laser in a MgO:PPLN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.002968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities, part I. Geometric modes in the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa6461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cavity degeneracy for high-order mode excitation in end-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.1022-1025. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green two-frequency pulsed laser: intracavity doubling of helicoidal eigenstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.662. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks for a two-frequency laser lidar-radar: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (27), pp.5702. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the repetition rate of passively Q-switched diode-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (8), pp.1073-1075. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1396320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary transverse structures in solid-state degenerate-cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium OPTIS - Optics &amp; Singularities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order mode excitation in end-pumped solid-state lasers around cavity degeneracy lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide pompé longitudinalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 14, Congrès de la SFO Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide à pompage axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc BRUNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable wave propagation method for shape optimization of freeform optics beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (9), pp.2860-2863. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.559067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dispersive and active ring resonators with discrete optical components: from injected loops to mode-locked lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.15855-15877. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.555083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities: II. A semiclassical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034011. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-harmonic generation of a dual-frequency laser in a MgO:PPLN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.002968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities, part I. Geometric modes in the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa6461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cavity degeneracy for high-order mode excitation in end-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.1022-1025. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green two-frequency pulsed laser: intracavity doubling of helicoidal eigenstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.662. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks for a two-frequency laser lidar-radar: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (27), pp.5702. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the repetition rate of passively Q-switched diode-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (8), pp.1073-1075. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1396320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary transverse structures in solid-state degenerate-cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium OPTIS - Optics &amp; Singularities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order mode excitation in end-pumped solid-state lasers around cavity degeneracy lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide pompé longitudinalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 14, Congrès de la SFO Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide à pompage axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58CE100B"/>
+    <w:nsid w:val="7D7B4FF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.555083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa609d" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507930v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.555083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa609d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>