--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc BRUNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable wave propagation method for shape optimization of freeform optics beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (9), pp.2860-2863. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.559067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dispersive and active ring resonators with discrete optical components: from injected loops to mode-locked lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.15855-15877. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.555083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities: II. A semiclassical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034011. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-harmonic generation of a dual-frequency laser in a MgO:PPLN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.002968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities, part I. Geometric modes in the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa6461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cavity degeneracy for high-order mode excitation in end-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.1022-1025. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green two-frequency pulsed laser: intracavity doubling of helicoidal eigenstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.662. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks for a two-frequency laser lidar-radar: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (27), pp.5702. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the repetition rate of passively Q-switched diode-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (8), pp.1073-1075. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1396320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary transverse structures in solid-state degenerate-cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium OPTIS - Optics &amp; Singularities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order mode excitation in end-pumped solid-state lasers around cavity degeneracy lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide pompé longitudinalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 14, Congrès de la SFO Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide à pompage axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc BRUNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable wave propagation method for shape optimization of freeform optics beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (9), pp.2860-2863. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.559067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dispersive and active ring resonators with discrete optical components: from injected loops to mode-locked lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.15855-15877. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.555083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities: II. A semiclassical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034011. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-harmonic generation of a dual-frequency laser in a MgO:PPLN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.002968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities, part I. Geometric modes in the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa6461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cavity degeneracy for high-order mode excitation in end-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.1022-1025. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green two-frequency pulsed laser: intracavity doubling of helicoidal eigenstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.662. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks for a two-frequency laser lidar-radar: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (27), pp.5702. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the repetition rate of passively Q-switched diode-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (8), pp.1073-1075. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1396320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary transverse structures in solid-state degenerate-cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium OPTIS - Optics &amp; Singularities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order mode excitation in end-pumped solid-state lasers around cavity degeneracy lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide pompé longitudinalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 14, Congrès de la SFO Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide à pompage axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D7B4FF0"/>
+    <w:nsid w:val="AAC5DFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.555083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa609d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507948v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.555083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa609d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>