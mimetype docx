--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc BRUNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable wave propagation method for shape optimization of freeform optics beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (9), pp.2860-2863. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.559067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dispersive and active ring resonators with discrete optical components: from injected loops to mode-locked lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.15855-15877. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.555083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities: II. A semiclassical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034011. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-harmonic generation of a dual-frequency laser in a MgO:PPLN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.002968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities, part I. Geometric modes in the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa6461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cavity degeneracy for high-order mode excitation in end-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.1022-1025. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green two-frequency pulsed laser: intracavity doubling of helicoidal eigenstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.662. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks for a two-frequency laser lidar-radar: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (27), pp.5702. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the repetition rate of passively Q-switched diode-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (8), pp.1073-1075. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1396320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary transverse structures in solid-state degenerate-cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium OPTIS - Optics &amp; Singularities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order mode excitation in end-pumped solid-state lasers around cavity degeneracy lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide pompé longitudinalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 14, Congrès de la SFO Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide à pompage axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc BRUNEL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiable wave propagation method for shape optimization of freeform optics beyond the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (9), pp.2860-2863. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.559067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dispersive and active ring resonators with discrete optical components: from injected loops to mode-locked lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (7), pp.15855-15877. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.555083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear frequency chirps from a stabilized injected phase-modulated fiber laser loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Epj Web of Conferences, 287, pp.07015. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328707015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical frequency-to-time mapping using a phase-modulated frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (10), pp.2336. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.425460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of frequency-shifting loops in integer and fractional Talbot conditions: electro-optic versus acousto-optic modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (11), pp.3162-3169. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/josab.389801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay-induced instability in phase-locked dual-polarization distributed-feedback fiber lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043843. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.101.043843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse doublets generated by a frequency-shifting loop containing an electro-optic amplitude modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (13), pp.18766-18775. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.018766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization in dual-polarization DFB fiber lasers by an optical phase-locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (3), pp.3483-3488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.003483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF up-conversion and waveform generation using a frequency-shifting amplifying fiber loop, application to Doppler velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (6), pp.7106609. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2017.2775617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities: II. A semiclassical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dietz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trabattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ulysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034011. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa609d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second-harmonic generation of a dual-frequency laser in a MgO:PPLN crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suhui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijun Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56 (11), pp.2968. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.56.002968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waves and rays in plano-concave laser cavities, part I. Geometric modes in the paraxial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lebental</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (3), pp.034010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6404/aa6461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green pulsed lidar-radar emitter based on a multipass frequency-shifting external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (10), pp.2467--2473. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.55.002467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-locked chaotic opto-RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (12), pp.2839-2842. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable-like chaotic pulses in the bounded-phase regime of an opto-rf oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Optoelectronic Down-Conversion and Phase-Locking Through Four-Wave Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (19), pp.1944-1947. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2014.2342379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable terahertz radiation by photomixing without servo-locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.260-266. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TTHZ.2013.2296144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of cavity degeneracy for high-order mode excitation in end-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (4), pp.1022-1025. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.001022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (7), pp.7364-7373. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.22.007364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-radar velocimetry using a pulse-to-pulse coherent rf-modulated Q-switched laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (22), pp.5402-10. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.52.005402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and intensity dynamics of a two-frequency laser submitted to resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86 (3), pp.33815. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVA.86.033815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization mode-locked Nd:YAG laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (14), pp.2859-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.37.002859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat-note locking in dual-polarization lasers submitted to frequency-shifted optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1104-1110. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.001104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization microlaser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (5), pp.4399-4404. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.004399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonance Assisted Synchronization of Coupled Oscillators: Frequency Locking without Phase Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (10), pp.104101. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PHYSREVLETT.107.104101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear optoelectronic phase-locked loop for stabilization of opto-millimeter waves: towards a narrow linewidth tunable THz source.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (19), pp.17944-50. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.017944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40-GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22, pp.1738-1740. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2010.2084077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Laser at 1.5 µm for the Generation of High-Purity Microwave Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15), pp.2764-2773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse-to-pulse coherent beat note generated by a passively Q-switched two-frequency laser.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (21), pp.2524-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.002524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF photonic synthesiser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Oger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (25), pp.1437-1438. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20072628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength locking of CW and Q-switched Er(3+) microchip lasers to acetylene absorption lines using pump-power modulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (4), pp.1612-20. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.15.001612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green two-frequency pulsed laser: intracavity doubling of helicoidal eigenstates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 20 (4), pp.662. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.20.000662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building blocks for a two-frequency laser lidar-radar: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (27), pp.5702. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.41.005702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the repetition rate of passively Q-switched diode-pumped solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (8), pp.1073-1075. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1396320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balancing Orthogonal Polarizations in Ytterbium-Doped Isotropic-Crystal Lasers: Effect of Crystal Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec65582.2025.11110478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers ytterbium bipolarisations : rôle de la direction de polarisation de l’onde pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Loiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-Frequency Multiplication Without Phase Noise Degradation in an Electro-Optic Frequency-Shifting Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Alliot De Borggraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Guillet de Chatellus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTRÔLE DE L' ÉMISSION BIPOLARISATION D'UN LASER YB:YAG PAR L'ORIENTATION DE LA POLARISATION DE LA POMPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2022, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-treatment of DBR fibre lasers for enhanced beat-frequency in dual-polarization operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th EPS-QEOD Europhoton Conference (Europhoton 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague (virtual), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency- shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur opto-électronique hybride à laser fibre bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39è Journées Nationales d'Optique Guidée (JNOG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locking and delay-induced instabilities in a dual- frequency fiber laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2019 (IS-PALD 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A green pulsed lidar-radar transmitter based on a frequency-shifted feedback laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization DFB fiber laser stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lablonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Invited] Nonlinear optoelectronic down-conversion and phase locking of mm-wave and THz signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd European Frequency and Time Forum (EFTF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual polarization DFB fiber lasers as optical phase-locked microwave sources in the 1-10 GHz range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832G, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers à fibre bifréquences stabilisés par réinjection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-locked dual-polarization fiber lasers as compact optical-microwave sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Optronics in Defence &amp; Security (OPTRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary transverse structures in solid-state degenerate-cavity lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium OPTIS - Optics &amp; Singularities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR OPTO-RF CHAOTIQUE VERROUILLÉ EN FRÉQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bordeaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">différents régimes de synchronisation dans les lasers bifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal synchronization properties of driven oscillators across a Hopf instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events and excitability in an opto&amp;gt;RF oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Physics and Applications of laser Dynamics, IS-PALD 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OEPLL-based ultrastable millimeter-wave and THz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur Micro-Onde à THz Ultra-Stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2014, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down-conversion and phase-locking of mm-wave and THz beatnotes through optoelectronic interleaved comb generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Frequency Combs : From sources to applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the THz to RF gap by four-wave mixing in a highly nonlinear fiber. Stabilization of an opto-millimeter wave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement excitable d’un oscillateur opto-hyperfréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Non Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’information de demain : aux confins de notre compréhension des matériaux et de leur fonctionnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim El Amili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Recherche de l’UEB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave to terahertz ultra-stable oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-UFFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spectral purity microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Joint IEEE International Frequency Control Symposium/European Frequency and Time Forum, IFCS-EFTF 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.40-42, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF-IFC.2013.6702198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency tunable laser system for a microwave and terahertz oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th terahertz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Cargèse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE 2013 : congrès de la SFO, Société française d'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar-Radar velocimetry using RF-modulated optical pulses generated by non-resonant frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2013.CTu1H.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the synchronization properties of dual-frequency lasers in the bounded-phase regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS-PALD 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization frequency comb from a diode-pumped solid-state laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Jose, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rf-modulated optical pulses generated by non-resonant frequency-shifted feedback for Lidar-Radar velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic down-conversion coupled with a dual-frequency laser: towards THz metrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IFCS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized spatial structures in a titanium-sapphire laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOSAM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boucle à verrouillage de phase opto-électronique : vers la métrologie millimétrique et THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jun 2012, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSMOTUS : oscillateur millimétrique/submillimétrique à très haute pureté spectrale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser bi-fréquences accordables pour la génération d'onde millimétrique et submillimétrique à haute cohérence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée annuelle du club Optique et Microondes : JCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optoelectronic phase-locked loop for millimeter-wave and THz beat note stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by 1.55 µm photomixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics + Photonics, Terahertz Emitters, Receivers, and Applications III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Diego, CA, United States. pp.84960C-1-7, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.929738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de sources opto-RF bi-fréquence par réinjection optique : influence des termes de couplage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beuzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club optique et microondes (JCOM) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal generation using a unitravelling carrier photodiode and a dual-mode laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Infrared, Millimeter and THz Waves, IRMMW-THz 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, Australia. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2012.6380162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accrochage de fréquence sans accrochage de phase de deux modes laser couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontre du Nonlinéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France. pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow linewidth tunable THz signal radiated by photomixing : coupling a unitravelling carrier photodiode and a two-axis dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Peytavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics, CLEO 2012, Laser Science to Photonic Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Jose, CA, United States. paper CTu1B.3, 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New forms of synchronization dynamics of a dual-polarization laser with frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-EQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable beat notes for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat note stabilization of a 10-60 GHz dual-polarization Nd:YAG microchip laser through optical down conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on and 12th European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE.2011.5942438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion : A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonics 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Singapour, Singapore. pp.33, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2011.6088662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles sources opto-hyper basées sur des lasers bi-fréquences stabilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Télémétrie Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opto-electronic Down Conversion: A Novel Approach for Optical Beat Note Stabilisation Up to the THz Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique micro-onde #à partir d'un microlaser bi-fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Contrat de Projet Etat-Région Bretagne PONANT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 GHz Photonic Synthesizer Using a Dual-Polarization Microlaser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Photonic 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2010.5664186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de structures dissipatives dans le profil transverse d'intensité d'un laser saphir-titane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du Non-Linéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers solides bifréquences: régimes continus et pulsés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNCO (Journées nationales des cristaux pour l'optique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasers bifréquences pulsés pour l'optique-microonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-Onde, SFO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l' émission bipolarisation d'un laser Yb:YAG par l'orientation de la polarisation de la pompe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaedze Kudjo Herman Akagla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice (FRANCE), France. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Talbot effect using an intensity-modulating frequency-shifting loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Strasbourg, France. Conference 11354: Optical Sensing and Detection VI (Posters), pp.11354-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-optical fiber lasers stabilized by frequency-shifted feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Topical Meeting on Microwave Photonics (MWP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Ottawa, Canada. IEEE, IEEE Xplore Digital Library, pp.1-4, 2019, 2019 International Topical Meeting on Microwave Photonics (MWP). </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2019.8892036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GHz-rate pulse pairs generated by a frequency-shifting loop containing an electro-optic modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulse Doublets Generated by a Frequency-Shifting Loop Containing an Electro-Optic Amplitude Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2019 (CLEO-Europe/EQEC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Munich, Germany. IEEE (ISBN: 978-1-7281-0469-0), IEEE Xplore Digital Library, pp.1-1, 2019, 2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-polarization fiber lasers for radio-over-fibre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Ecole Doctorale 3M 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-phase chaotic dynamics in a vectorial laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe and European Quantum Electronics Conference 2017 (CLEO-Europe/EQEC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Munich, Germany. IEEE Xplore Digital Library, pp.17314439, 2017 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC). </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8087570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase locking of dual-polarization DFB fiber lasers through pump-power modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guionie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fiber frequency-shifting loop for RF up-conversion and waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongzhi Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changming Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Micro-ondes (JCOM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régime chaotique verrouillé en fréquence d’un oscillateur opto-hyper.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Thorette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 19éme Rencontres du Non-Linéaire (RNL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ILLUSTRATION DES MODES DE POLARISATION ET DES MODES DE INCE-GAUSS AU MOYEN DE LASERS SOLIDES BI-FREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">sessions pédagogiques, 0ptique 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order mode excitation in end-pumped solid-state lasers around cavity degeneracy lengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse chaotique excitable d'un laser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ, Optique 2015 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide pompé longitudinalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 14, Congrès de la SFO Optique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser vert multifréquence pour le lidar-radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable chaotic pulses in a dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO®/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique d'ondes hyperfréquences et millimétriques à très bas bruit de phase : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, RENNES, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission synchrone de peignes de fréquences suivant deux polarisations orthogonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateurs ultra-stables microonde et TeraHertz à base de lasers bifréquences verrouillés par OEPLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du club Optique Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the synchronization regimes of a self-injected two-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO/Europe-IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés des zones de dégénérescence dans un laser solide à pompage axial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur micro-onde à térahertz ultra-stable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennaël Danion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique Micro-onde / Société Française d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes de synchronisation d’un laser bifréquence autoinjecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Villetaneuse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed polarization sequences from a twisted-mode Nd:YAG laser passively mode-locked by a SESAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD Europhoton Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization resulting from resonant phase and intensity dynamics in a dual-polarization laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe - Semiconductor Lasers and Laser Dynamics V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium. , 8432, pp.84321Y, 2012, Proceedings SPIE. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended synchronization of coupled laser eigenstates with optical RF-modulated feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback in dual-polarization lasers : toward an high resolution Doppler-Lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunable dual-polarization Ti:Al2O3 laser for THz beat note generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'ondes opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-microonde SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser déclenché à rétro-injection non résonante : application à la vélocimétrie Lidar-Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Optique et Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation d'onde opto-millimétriques au moyen d'un modulateur non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l’optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes de synchronisation dans un laser bi-fréquence soumis à une rétro-injection décalée en fréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Erneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse optique-microonde à 40 GHz à partir d'un microlaser bifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Frein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Optique-Microonde SFO 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in vectorial solid-state lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Grelu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear optical cavity dynamics: from microresonators to fiber lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-41332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01347042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF DE PRODUCTION DE TRÈS HAUTES FRÉQUENCES PAR BATTEMENT DE FRÉQUENCES LUMINEUSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2960354 / Texte intégral : http://bit.ly/1nOKVdW. 2012, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATEUR GÉNÉRANT UN SIGNAL COMPORTANT UNE FRÉQUENCE DE L'ORDRE DU TÉRAHERTZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulc'Hen Loas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 2961042 / Texte intégral : http://bit.ly/1qiqz1x. 2011, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId251"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAC5DFA9"/>
+    <w:nsid w:val="D5D9BDF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.555083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa609d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.559067" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105590v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.555083" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353270v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04577445v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Yang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vallet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changming Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.425460" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046194v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.389801" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565340v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guionie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Thorette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.101.043843" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02163678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.018766" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guionie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bondu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.003483" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2017.2775617" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pascal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bittner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dietz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trabattoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa609d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518503v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Kang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhui Yang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.56.002968" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lebental" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01343399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.002467" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333412v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002839" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385625v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Erneux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139079v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pouget" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2342379" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2013.2296144" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihua Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.007364" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Barreaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Th&#233;venin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.52.005402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Erneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.86.033815" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.002859" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711763v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.004399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714041v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVLETT.107.104101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.017944" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910880v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2084077" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002524" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438307v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Oger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20072628" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.001612" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.20.000662" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Lai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.41.005702" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Le Floch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1396320" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233231v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaedze Kudjo Herman Akagla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Loas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec65582.2025.11110478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645376v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alliot De Borggraef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Guillet de Chatellus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04195679v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lablonde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475409v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470935v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470957v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471152v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267594v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872816" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475053v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Kervella" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bondu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507948v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346900v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142066v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142151v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141985v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Amili" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944028v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926871v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thevenin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2013.CTu1H.8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903524v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905815v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barreaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937252v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933971v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142938v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803097v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.929738" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935879v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beuzelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803095v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380162" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937058v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Peytavit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141990v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE.2011.5942438" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2011.6088662" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704331v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707473v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919619v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2010.5664186" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661472v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669514v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669847v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04197945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470792v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2019.8892036" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470320v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872459" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913535v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561755v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087570" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942365v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470380v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333407v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355057v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346902v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507930v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01491862v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903523v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905768v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142007v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934009v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922243" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703795v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142915v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01141998v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703648v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01142003v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703618v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919154v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994792v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>