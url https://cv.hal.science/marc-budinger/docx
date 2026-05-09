--- v0 (2026-04-12)
+++ v1 (2026-05-09)
@@ -118,144 +118,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and HIL validation of observer-based monitoring algorithms of battery packs for eVTOL UAV applications</w:t>
+                <w:t xml:space="preserve">Open-Source Framework for Sizing Hybrid and Electric General Aviation Aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Suti</w:t>
+                <w:t xml:space="preserve">Florent Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joel Jezegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Reysset</w:t>
+                <w:t xml:space="preserve">Aurelien Reysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 401, pp.126637. </w:t>
+              <w:t xml:space="preserve">Journal of Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (2), pp.381-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.C038004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497388v1</w:t>
+                <w:t xml:space="preserve">hal-05217312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of coatings on the performance of resonant electromechanical de-icing systems</w:t>
               </w:r>
@@ -369,1884 +369,1884 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Source Framework for Sizing Hybrid and Electric General Aviation Aircraft</w:t>
+                <w:t xml:space="preserve">Dynamic model of an electromechanical de-icing system coupling fracture and resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lutz</w:t>
+                <w:t xml:space="preserve">Jason Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Jezegou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aurélien Reysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Reysset</w:t>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Boscoletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.C038004⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (11), pp.115043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ae1a24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217312v1</w:t>
+                <w:t xml:space="preserve">hal-05488919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic model of an electromechanical de-icing system coupling fracture and resonance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A generic life cycle assessment tool for overall aircraft design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Boscoletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ae1a24⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 399, pp.126514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488919v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic life cycle assessment tool for overall aircraft design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and HIL validation of observer-based monitoring algorithms of battery packs for eVTOL UAV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Planès</w:t>
+                <w:t xml:space="preserve">Aleksander Suti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Delbecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Budinger</w:t>
+                <w:t xml:space="preserve">Gianpietro Di Rito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Reysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 399, pp.126514. </w:t>
+              <w:t xml:space="preserve">, 2025, 401, pp.126637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2025.126637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325414v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icephobic Gradient Polymer Coatings Coupled with Electromechanical De-icing Systems: A Promising Ice Repellent Hybrid System</w:t>
+                <w:t xml:space="preserve">Improving resonant ice protection systems with substrate optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Hernández Rodríguez</w:t>
+                <w:t xml:space="preserve">Younes Rafik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gastaldo</w:t>
+                <w:t xml:space="preserve">Valerian Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Stendardo</w:t>
+                <w:t xml:space="preserve">Valerie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Rafik</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2401532. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (7), pp.075008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202401532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad5126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844104v1</w:t>
+                <w:t xml:space="preserve">hal-04935818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric resonant ice protection systems – Part 1/2: Prediction of power requirement for de-icing a NACA 0024 leading edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 37, pp.92-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cja.2024.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full instantaneous de-icing using extensional modes: The role of architectured and multilayered materials in modes decoupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Budinger</w:t>
+                <w:t xml:space="preserve">Icephobic Gradient Polymer Coatings Coupled with Electromechanical De-icing Systems: A Promising Ice Repellent Hybrid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hernández Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rafik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Pommier-Budinger</w:t>
+                <w:t xml:space="preserve">Giulia Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Palanque</w:t>
+                <w:t xml:space="preserve">Luca Stendardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138, pp.107264. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2401532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202401532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668017v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving resonant ice protection systems with substrate optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Budinger</w:t>
+                <w:t xml:space="preserve">Full instantaneous de-icing using extensional modes: The role of architectured and multilayered materials in modes decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Pommier-Budinger</w:t>
+                <w:t xml:space="preserve">Y. Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (7), pp.075008. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.107264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ad5126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2024.107264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935818v1</w:t>
+                <w:t xml:space="preserve">hal-04668017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reframing ice adhesion mechanisms on a solid surface</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying and mitigating uncertainties in design optimization including off-the-shelf components: Application to an electric multirotor UAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Tagliaro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Moschetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Liscouët</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158462⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.108179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2023.108179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407978v1</w:t>
+                <w:t xml:space="preserve">hal-04219995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and mitigating uncertainties in design optimization including off-the-shelf components: Application to an electric multirotor UAV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Moschetta</w:t>
+                <w:t xml:space="preserve">Reframing ice adhesion mechanisms on a solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Stendardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Liscouët</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Tagliaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 136, pp.108179. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.158462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2023.108179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.158462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219995v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Sizing of the Electrical Motor and Housing of Electromechanical Actuators Applied on the Primary Flight Control System of Unmanned Helicopters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cohesive strength and fracture toughness of atmospheric ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerian Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">E. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruet</w:t>
+                <w:t xml:space="preserve">G. Momen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (9), pp.473. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.103679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/aerospace9090473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053718v1</w:t>
+                <w:t xml:space="preserve">hal-04092077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical ice protection systems with topology optimization</w:t>
+                <w:t xml:space="preserve">Improving mechanical ice protection systems with substrate shape optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Marbœuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valérian Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérian Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Bennani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lecture Notes in Computer Science, 65 (5), pp.0. </w:t>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.103641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-022-03235-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712836v1</w:t>
+                <w:t xml:space="preserve">hal-03977361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive strength and fracture toughness of atmospheric ice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology to integrate reliability into the conceptual design of safety-critical multirotor unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Villeneuve</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jonathan Liscouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Jézégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 204, pp.103679. </w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.107681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2022.107681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092077v1</w:t>
+                <w:t xml:space="preserve">hal-03956142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving mechanical ice protection systems with substrate shape optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary Sizing of the Electrical Motor and Housing of Electromechanical Actuators Applied on the Primary Flight Control System of Unmanned Helicopters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Marboeuf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jeremy Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lokman Bennani</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103641⟩</w:t>
+              <w:t xml:space="preserve">Aerospace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (9), pp.473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/aerospace9090473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977361v1</w:t>
+                <w:t xml:space="preserve">hal-04053718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to integrate reliability into the conceptual design of safety-critical multirotor unmanned aerial vehicles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving mechanical ice protection systems with topology optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Jézégou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Alexis Marbœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127, pp.107681. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lecture Notes in Computer Science, 65 (5), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2022.107681⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-022-03235-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956142v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-mechanical Resonant Ice Protection Systems: Energetic and Power Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Palanque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (7), pp.2590-2602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2274,495 +2274,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of monolithic MDO formulations and derivative computation techniques using OpenMDAO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electromechanical resonant ice protection systems: numerical investigation through a phase-field mixed adhesive/brittle fracture model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Marbœuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Reysset</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (2), pp.645-666. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 230 (106926), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-020-02521-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.106926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997582v1</w:t>
+                <w:t xml:space="preserve">hal-02969140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient sizing and optimization of multirotor drones based on scaling laws and similarity models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Scaling laws and similarity models for the preliminary design of multirotor drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Reysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Ochotorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Defaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2020.105873⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 98, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2019.105658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997596v1</w:t>
+                <w:t xml:space="preserve">hal-02997598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical resonant ice protection systems: numerical investigation through a phase-field mixed adhesive/brittle fracture model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Benchmarking of monolithic MDO formulations and derivative computation techniques using OpenMDAO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Reysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.106926⟩</w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (2), pp.645-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-020-02521-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969140v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws and similarity models for the preliminary design of multirotor drones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Efficient sizing and optimization of multirotor drones based on scaling laws and similarity models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitor Ochotorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Scott Delbecq</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Defaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 98, pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2019.105658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2020.105873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997598v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of icephobic coatings and their potential use in a hybrid coating/active ice protection system for aerospace applications</w:t>
               </w:r>
@@ -2774,64 +2774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Tepylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elmar Bonaccurso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2876,559 +2876,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-mechanical Resonant Ice Protection Systems: Initiation of Fractures with Piezoelectric Actuators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Electromechanical Resonant Ice Protection Systems: Analysis of Fracture Propagation Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Budinger</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokman Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Rouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Huet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Bonaccurso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 56 (11), pp.0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J056662⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 56 (11), pp.4412-4422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.J056663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892100v1</w:t>
+                <w:t xml:space="preserve">hal-02317509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical Resonant Ice Protection Systems: Analysis of Fracture Propagation Mechanisms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electro-mechanical Resonant Ice Protection Systems: Initiation of Fractures with Piezoelectric Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Rouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elmar Bonaccurso</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dezitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 56 (11), pp.4412-4422. </w:t>
+              <w:t xml:space="preserve">, 2018, 56 (11), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.J056663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J056662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317509v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional analysis and surrogate models for the thermal modeling of Multiphysics systems</w:t>
+                <w:t xml:space="preserve">Optimal design of computer experiments for surrogate models with dimensionless variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gogu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.117⟩</w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (3), pp.663 - 679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-017-1683-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856844v1</w:t>
+                <w:t xml:space="preserve">hal-01861801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of computer experiments for surrogate models with dimensionless variables</w:t>
+                <w:t xml:space="preserve">Dimensional analysis and surrogate models for the thermal modeling of Multiphysics systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Gogu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (3), pp.663 - 679. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (3), pp.758-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-017-1683-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861801v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Ice Protection Systems: Analytical and Numerical Models for Architecture Tradeoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Napias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of the Integrated Modular Power Electronics Cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,330 +3616,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary design of aerospace linear actuator housings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling laws based metamodels for the selection of the cooling strategy of electromechanical actuators in the early design stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Hospital</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Reysset</w:t>
+                <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Maré</w:t>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aircraft Engineering and Aerospace Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 87 (3), pp.224 - 237. </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.67 - 77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/AEAT-02-2013-0046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861797v1</w:t>
+                <w:t xml:space="preserve">hal-01861798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling laws based metamodels for the selection of the cooling strategy of electromechanical actuators in the early design stages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Preliminary design of aerospace linear actuator housings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Reysset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29, pp.67 - 77. </w:t>
+              <w:t xml:space="preserve">Aircraft Engineering and Aerospace Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (3), pp.224 - 237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2015.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/AEAT-02-2013-0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861798v1</w:t>
+                <w:t xml:space="preserve">hal-01861797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-aided definition of sizing procedures and optimization problems of mechatronic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (4), pp.320 - 332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3967,317 +3967,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling-law-based metamodels for the sizing of mechatronic systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sizing optimization of piezoelectric smart structures with meta-modeling techniques for dynamic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949210v1</w:t>
+                <w:t xml:space="preserve">hal-00976949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sizing optimization of piezoelectric smart structures with meta-modeling techniques for dynamic applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scaling-law-based metamodels for the sizing of mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gogu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Fraj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (7), pp.775-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-141771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00976949v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal preliminary design of electromechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufic El Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 228 (9), pp.1598 - 1616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4445,90 +4445,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation models for the preliminary design of electromechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Liscouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part G: Journal of Aerospace Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 226 (3), pp.243-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4562,77 +4562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated methodology for the preliminary design of highly reliable electromechanical actuators: Search for architecture solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liscouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (1), pp.9 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4678,90 +4678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling approach for the Simulation-Based Preliminary Design of Power Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Liscouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (3), pp. 276-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4821,51 +4821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ménil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4897,363 +4897,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Modeling for the Design of a Piezoelectric Rotating-Mode Motor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A mason type analysis of cylindrical ultrasonic micromotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 9 (1), pp.1 - 9. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (1), pp.57 - 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2004.823846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2003085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861790v1</w:t>
+                <w:t xml:space="preserve">hal-01861787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par méthode variationnelle d'un actionneur piézoélectrique à rotation de mode. Approche analytique et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analytical Modeling for the Design of a Piezoelectric Rotating-Mode Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (1), pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2004.823846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rige.7.223-251⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01861768v1</w:t>
+                <w:t xml:space="preserve">hal-01861790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mason type analysis of cylindrical ultrasonic micromotors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation par méthode variationnelle d'un actionneur piézoélectrique à rotation de mode. Approche analytique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nogarède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (1), pp.57 - 65. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (1-2), pp.223-251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2003085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rige.7.223-251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861787v1</w:t>
+                <w:t xml:space="preserve">hal-01861768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5271,103 +5271,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Design and PIL Testing of a Battery Monitoring System for eVTOL UAVs Based on an Extended Kalman Filter and Electro-Thermal Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Suti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpietro Di Rito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpietro Di Rito</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 12th International Workshop on Metrology for AeroSpace (MetroAeroSpace)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy. pp.18-22, </w:t>
@@ -5399,217 +5399,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and energy release rate influence on ice shedding with resonant electro-mechanical de-icing systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Incertitudes et conception de systèmes mécatroniques aéronautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Pre-Forum des Rencontres Académie-Industrie AFIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Ingénierie Système, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03823920v1</w:t>
+                <w:t xml:space="preserve">hal-04661454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A common framework for the design optimization of fixed-wing, multicopter and VTOL UAV configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Liscouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Congress of the International Council of the Aeronautical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5628,290 +5602,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes et conception de systèmes mécatroniques aéronautiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Proposition of a new qualification impact test for aerospace smart structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Rafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-Forum des Rencontres Académie-Industrie AFIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Ingénierie Système, Dec 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661454v1</w:t>
+                <w:t xml:space="preserve">hal-03879795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a new qualification impact test for aerospace smart structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress and energy release rate influence on ice shedding with resonant electro-mechanical de-icing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Gastaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Gastaldo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Valerian Palanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pommier-Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 2022 - 33rd Congress of the International Council of the Aeronautical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879795v1</w:t>
+                <w:t xml:space="preserve">hal-03823920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of multirotor drones in forward flight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Moschetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,64 +5949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory and design optimization of multirotor drones with system simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Coic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6066,77 +6066,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-mechanical Resonant Ice Protection Systems: Power requirements for fractures initiation and propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerian Palanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokman Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Workshop on Thermal Investigations of ICs and Systems (THERMINIC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Berlin, Germany</w:t>
@@ -6321,51 +6321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SURROGATE MODELS OF PM BRUSHLESS MOTOR FOR THE PRELIMINARY DESIGN OF A MULTI-ROTOR DRONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6416,64 +6416,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MORE INTEGRATED DESIGN APPROACH FOR EMBEDDED MECHATRONIC SYSTEMS: APPLICATION TO ELECTRICAL THRUST REVERSER ACTUATION SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6511,64 +6511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of primary flight control actuation system using parametric sizing models of actuators, power electronics and structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,489 +6626,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and design approaches for the preliminary design of power electronic converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for the conceptual and preliminary design of embedded mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sanchez</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">F. Tajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+                <w:t xml:space="preserve">Florian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Aircraft System Technologies (AST 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02044400v1</w:t>
+                <w:t xml:space="preserve">hal-02042821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the conceptual and preliminary design of aircraft equipments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modelling and design approaches for the preliminary design of power electronic converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">More Electrical Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ELECTRIMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042819v1</w:t>
+                <w:t xml:space="preserve">hal-02044400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMENSIONAL ANALYSIS AND SURROGATE MODELS FOR THERMAL MODELLING OF POWER ELECTRONIC COMPONENTS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A framework for the conceptual and preliminary design of aircraft equipments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">More Electrical Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02044714v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the conceptual and preliminary design of embedded mechatronic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DIMENSIONAL ANALYSIS AND SURROGATE MODELS FOR THERMAL MODELLING OF POWER ELECTRONIC COMPONENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Sanchez</w:t>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Aircraft System Technologies (AST 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02042821v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02044714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional analysis and surrogate models for the thermal modelling of power electronic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELECTRIMACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,51 +7146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of extensional and flexural modes for the design of piezoelectric ice protection systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Rouset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7228,90 +7228,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for sizing embedded mechatronic systems during preliminary design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Piaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7375,51 +7375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Thauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7474,90 +7474,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensional analysis and surrogate modelling technique for the sizing of actuation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-K. Koschlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Aerospace Actuation Systems and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7634,51 +7634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESARS-ITEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Toulouse, France. pp.0</w:t>
@@ -7707,90 +7707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse dimensionnelle et les méta-modèles au service de la thermique des systèmes multi- physiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Donjat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Themique SFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7828,51 +7828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies for the optimal design of the Integrated Modular Power Electronics Cabinet (IMPEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roboam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,90 +7940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling-law-based metamodels for the sizing of actuation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Recent Advances in Aerospace Actuation Systems and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Toulouse, France. pp.129-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8061,64 +8061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission profiles analysis: guidelines to aircraft actuators new technology specification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 29th congress of the International Council of the Aeronautical Sciences, St Petersbourg, 7-12 september 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, St Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8156,77 +8156,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelica Preliminary Design Library for Electromechanical Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AST 2013, 4th International Workshop on Aircraft System Technologies, TUHH, Hamburg, Germany, April 23-24, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8251,51 +8251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACTUATION 2015, Model based design of electromechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8359,77 +8359,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reysset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thielecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAE 2013 AeroTech Congress &amp; Exhibition, Montréal, Quebec, Canada September 24-26, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Quebec, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8457,463 +8457,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-based system for aircraft electrical power system reconfiguration</w:t>
+                <w:t xml:space="preserve">Comparative study of stochastic optimization methods to solve load allocation problem for aircraft electrical power system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Sartor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Electrical Systems for Aircraft Railway And Ship Propulsion 2012 (ESARS 2012) - Bologne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XII-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2012) - Ghent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02186306v1</w:t>
+                <w:t xml:space="preserve">hal-02186315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling approachs for the simulation-based preliminary design and optimization of electromecanical and hydraulic actuation systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Knowledge-based system for aircraft electrical power system reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roboam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sartor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th AIAA Multidisciplinary Design Optimization Specialist Conference, 23-26 April 2012, Honolulu, Hawaii, USA.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Electrical Systems for Aircraft Railway And Ship Propulsion 2012 (ESARS 2012) - Bologne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bologne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187110v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of stochastic optimization methods to solve load allocation problem for aircraft electrical power system design</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling approachs for the simulation-based preliminary design and optimization of electromecanical and hydraulic actuation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. El Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Maré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Negoita</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII-th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2012) - Ghent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8th AIAA Multidisciplinary Design Optimization Specialist Conference, 23-26 April 2012, Honolulu, Hawaii, USA.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Honolulu, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186315v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal preliminary design of electromechanical actuation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« More electrical » aircraft technologies, Symposium SPEC, November 8 &amp; 9, 2011, Lyon.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8951,77 +8951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Based Methodologies for the Assessment of More Electric Flight Control Actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 13th AIAA/ISSMO Multidisciplinary Analysis Optimization Conference, American Institute of Aeronautics and Astronautics, Fortworth, USA, 13-15 September</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Fortworth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9046,77 +9046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal geometrical integration of electromechanical actuators ,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTIMUS User Meeting 2010, Antwerp, 22 and 23 November 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Antwerp, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9141,77 +9141,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal geometrical integration of electromechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th internation conference on Recent Advances in Aerospace Actuation Systems and Components, June 24-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9236,90 +9236,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling CAD and system simulation framework for the preliminary design of electromechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Halabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IDMME - Virtual Concept 2010, Bordeaux, France, October 20 – 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9357,64 +9357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for reliability of electromechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th international conference on Recent Advances in Aerospace Actuation Systems and Components, June 24-26</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9439,64 +9439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of energy losses in servo-hydraulic, electro-hydrostatic and electro-mechanical actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th Scandinavian International Conference on Fluid Power, SICFP’09, Linköping, Sweden, June 2-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9534,51 +9534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Design of Electromechanical Actuators with Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loig Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Liscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9655,90 +9655,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based Design of Electromechanical Actuators with Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liscouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Maré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC 09, San Diego, 30 aout, 2 septembre 2009.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9757,299 +9757,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New screen-printed thermal microactuator</w:t>
+                <w:t xml:space="preserve">New screen-printed MEMS : study of a thermal microactuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Ménil</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Bangkok, Thailand. pp.851-855</w:t>
+              <w:t xml:space="preserve">Smart System Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164487v1</w:t>
+                <w:t xml:space="preserve">hal-00164491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New screen-printed MEMS : study of a thermal microactuator</w:t>
+                <w:t xml:space="preserve">New screen-printed thermal microactuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Ménil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart System Integration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Nano/Micro Engineered and Molecular Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Bangkok, Thailand. pp.851-855</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164491v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of water vapor permeation inside BCB-sealed packages for microsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Veyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10111,325 +10111,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique de micro actionneurs thermiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Claquage électrostatique et protection en surtension des MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Budinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées du RTP Fiabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183080v1</w:t>
+                <w:t xml:space="preserve">hal-00183076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claquage électrostatique et protection en surtension des MEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transformateur piézoélectrique et intégration hybride, évaluation du potentiel par une modélisation analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journées du RTP Fiabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.1</w:t>
+              <w:t xml:space="preserve">7èmes journées du pole Microrobotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Suisse. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183076v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformateur piézoélectrique et intégration hybride, évaluation du potentiel par une modélisation analytique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modélisation analytique de micro actionneurs thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Muratet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées du pole Microrobotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Suisse. pp.1</w:t>
+              <w:t xml:space="preserve">2èmes Journées du RTP Fiabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183082v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10447,64 +10447,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de transmission de puissance mécatroniques - Mise en place des modèles d'estimation pour la conception préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Liscouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10580,77 +10580,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de transmission de puissance mécatroniques - Modèles d'estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Liscouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Multon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10720,51 +10720,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la conception et à la modélisation d'actionneurs piézoélectriques cylindriques à deux degrés de liberté de type rotation et translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibrations [physics.class-ph]. Institut National Polytechnique de Toulouse - INPT, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10823,51 +10823,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary design and sizing of actuation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Budinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanical engineering [physics.class-ph]. UPS Toulouse, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11054,51 +11054,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Suti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Di Rito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126637" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier-Budinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pothin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217312v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lutz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jezegou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Reysset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Pothin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boscoletto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae1a24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pollet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plan&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Delbecq" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hern&#225;ndez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gastaldo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Stendardo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rafik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401532" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Palanque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2024.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668017v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rafik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palanque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107264" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad5126" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tagliaro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158462" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbecq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moschetta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liscou&#235;t" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2023.108179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9090473" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03712836v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marb&#339;uf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Palanque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03235-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villeneuve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Momen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103679" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977361v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marboeuf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103641" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscou&#235;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107681" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-020-02521-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997596v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ochotorena" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defa&#255;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.105873" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106926" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.105658" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tepylo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Bonaccurso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2019.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rouset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dezitter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056662" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317509v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056663" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.117" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1683-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Napias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C033625" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.10.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hospital" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AEAT-02-2013-0046" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15586063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fraj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.11.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976949v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141771" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic El Halabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Vasiliu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013497171" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131708" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410011408941" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2011.05.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQK65TX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861790v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2004.823846" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.223-251" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BWLTDQBG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861787v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003085" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD320EDE0D9AFE90EA9B43C91CB6D38EAA46640C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace64938.2025.11114653" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823920v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661454v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879795v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0211" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2651" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chuc Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02065695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Giorgi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02065697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piaton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044400v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042819v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02044714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tajan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02065709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Budinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thauvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Koschlik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reysset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183708v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ros" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arriola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thielecke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-2163" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186306v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387377" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187110v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraj" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Halabi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negoita" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186315v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hospital" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liscouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193658v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194565v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194563v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Allain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp09430099" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164487v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164491v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pressecq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tetelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183080v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muratet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183076v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183082v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Debeda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00864606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01112448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lutz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jezegou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Reysset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C038004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gastaldo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier-Budinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Budinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pothin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106636" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Pothin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reysset" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boscoletto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ae1a24" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plan&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Delbecq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126514" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497388v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Suti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpietro Di Rito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2025.126637" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935818v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Rafik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerian Palanque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ad5126" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2024.01.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hern&#225;ndez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Gastaldo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Stendardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401532" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668017v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rafik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Palanque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2024.107264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delbecq" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Moschetta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liscou&#235;t" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2023.108179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tagliaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.158462" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villeneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Momen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103679" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Palanque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marboeuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokman Bennani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscou&#235;t" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107681" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Roussel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9090473" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03712836v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marb&#339;uf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-022-03235-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J060008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969140v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.106926" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997598v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitor Ochotorena" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2019.105658" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-020-02521-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997596v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defa&#255;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2020.105873" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Huang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Tepylo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Bonaccurso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2019.01.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317509v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rouset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056663" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892100v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dezitter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Huet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J056662" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gogu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-017-1683-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856844v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.117" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Napias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Costa da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.C033625" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856869v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sartor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2015.10.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861798v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mar&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2015.05.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hospital" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AEAT-02-2013-0046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15586063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141771" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Fraj" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.11.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic El Halabi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Vasiliu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410013497171" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523348v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131708" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954410011408941" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2011.05.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XQK65TX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Orieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ginet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lucat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M&#233;nil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouchon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nogar&#232;de" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2003085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD320EDE0D9AFE90EA9B43C91CB6D38EAA46640C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861790v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2004.823846" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861768v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.7.223-251" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BWLTDQBG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05488947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace64938.2025.11114653" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832115v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moschetta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879795v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121520v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bartoli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-0211" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414409v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delsart" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2651" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03655834v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cassou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Chuc Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fradin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02065695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Giorgi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02065697v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piaton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020963v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tajan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044400v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042819v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02044714v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02065709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Budinger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044401v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piaton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Thauvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Koschlik" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396627v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donjat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514790v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sartor" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reysset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183708v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ros" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brault" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arriola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thielecke" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2013-01-2163" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186315v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387377" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraj" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Halabi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Negoita" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187146v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hospital" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liscouet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193755v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193658v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194565v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194563v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loig Allain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Liscouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lef&#232;vre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp09430099" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194564v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164491v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164487v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183073v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Veyrie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Roux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pressecq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Tetelin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183082v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Debeda" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muratet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191712v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Multon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00864606v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01112448v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>