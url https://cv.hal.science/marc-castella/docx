--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1946,261 +1946,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural networks based speed-torque estimators for induction motors and performance metrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+                <w:t xml:space="preserve">Globally optimizing owing to tensor decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.495-500, </w:t>
+              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Amsterdam, Netherlands. pp.990-994, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907937v1</w:t>
+                <w:t xml:space="preserve">hal-03040027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally optimizing owing to tensor decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Marmin</w:t>
+                <w:t xml:space="preserve">Neural networks based speed-torque estimators for induction motors and performance metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Amsterdam, Netherlands. pp.990-994, </w:t>
+              <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.495-500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON43393.2020.9255236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040027v1</w:t>
+                <w:t xml:space="preserve">hal-02907937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling electrical motor dynamics using encoder-decoder with recurrent skip connection</w:t>
               </w:r>
@@ -4356,204 +4356,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation aveugle d'un mélange convolutif de sources non linéaires par une approche hiérarchique</w:t>
+                <w:t xml:space="preserve">Source separation of a class of non linear time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France, France. 10pp</w:t>
+              <w:t xml:space="preserve">IEEE-Eurasip Workshop on Non Linear Signal and Image Processing (NSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Grado, Italy, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621812v1</w:t>
+                <w:t xml:space="preserve">hal-00621675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source separation of a class of non linear time series</w:t>
+                <w:t xml:space="preserve">Séparation aveugle d'un mélange convolutif de sources non linéaires par une approche hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-Eurasip Workshop on Non Linear Signal and Image Processing (NSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Grado, Italy, France. 10pp</w:t>
+              <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621675v1</w:t>
+                <w:t xml:space="preserve">hal-00621812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contrasts for blind separation of non iid sources in the convolutive case</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Verma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henwood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2022.3153830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2023.3341005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2020.2998699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852289v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2177828" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubroca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2016259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.921788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Rhioui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina P. Petropulu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255236" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287511" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02654329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683692" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263352v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Verma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henwood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2022.3153830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2023.3341005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2020.2998699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852289v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2177828" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubroca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2016259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.921788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Rhioui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina P. Petropulu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287511" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02654329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683692" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263352v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>