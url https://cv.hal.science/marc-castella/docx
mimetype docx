--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural speed–torque estimator for induction motors in the presence of measurement noise</w:t>
+                <w:t xml:space="preserve">Unsupervised linear component analysis for a class of probability mixture models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Verma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tie.2022.3153830⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.31-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lsp.2023.3341005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887116v1</w:t>
+                <w:t xml:space="preserve">hal-04337530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised linear component analysis for a class of probability mixture models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neural speed–torque estimator for induction motors in the presence of measurement noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Kassem Jebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31, pp.31-35. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (1), pp.167 - 177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/lsp.2023.3341005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tie.2022.3153830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337530v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse signal reconstruction for nonlinear models via piecewise rational optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -457,64 +457,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Jezierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.970-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -548,64 +548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational optimization for nonlinear reconstruction with approximate ℓ0 penalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -691,51 +691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcem Gazzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 127, pp.117 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -769,51 +769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separation of instantaneous mixtures of dependent sources using classical ICA methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwa Rafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,51 +886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New kurtosis optimization schemes for MISO equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1003,51 +1003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dubroca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Luigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1094,51 +1094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized identifiability conditions for blind convolutive MIMO separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of polynomial systems and separation of nonlinear mixtures of finite-alphabet sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8 (Part 2)), pp.3905 - 3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1263,90 +1263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadratic Higher-Order Criteria for Iterative Blind Separation of a MIMO Convolutive Mixture of Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Rhioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (1), pp.218-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1371,90 +1371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blind Source Separation Framework for detecting CPM sources mixed by a convolutive MIMO filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 86 (Issue 8), pp. 1950-1967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1479,90 +1479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blind source separation framework for detecting CPM sources mixed by a convolutive MIMO filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, ? (1), pp.1950-1967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1587,64 +1587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Family of Frequency- and Time-Domain Contrasts for Blind Separation of Convolutive Mixtures of Temporally Dependent Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina P. Petropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1714,103 +1714,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can GANs recover faults in electrical motor sensors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Verma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR 2022 - International Conference on Learning Representations (ICLR )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1965,64 +1965,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally optimizing owing to tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2020 - 28th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Amsterdam, Netherlands. pp.990-994, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2056,103 +2056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural networks based speed-torque estimators for induction motors and performance metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Verma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Kassem Jebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2020 - 46th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Singapore, Singapore. pp.495-500, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2186,103 +2186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling electrical motor dynamics using encoder-decoder with recurrent skip connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sagar Verma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Malrait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI 2020 - 34th AAAI conference on artificial intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, New York, United States. pp.1387-1394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2320,64 +2320,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting the Rank of a Symmetric Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2019 - 27th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Coruña, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2415,64 +2415,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A moment-based approach for guaranteed tensor decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 45th International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.3927-3931, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,64 +2519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust reconstruction with nonconvex subset constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MLSP 2020 - IEEE 30th international workshop on Machine Learning for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Espoo (online), Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2623,64 +2623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to globally solve non-convex optimization problems involving an approximate ℓ 0 penalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 : IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.5601-5605, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2727,64 +2727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse signal reconstruction with a sign oracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2019 - Signal Processing with Adaptive Sparse Structured Representations - Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2822,64 +2822,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal reconstruction from sub-sampled and nonlinearly distorted observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2926,64 +2926,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global optimization approach for rational sparsity promoting criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2017 - 25th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos Island, Greece. pp.156 - 160, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3017,64 +3017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of nonlinearly degraded sparse signals through rational optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS 2017 - 6th Signal Processing with Adaptive Sparse Structured Representations workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3099,64 +3099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a Geman-McClure like criterion for sparse signal deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMSAP 2015 : 6th International Workshop on Computational Advances in Multi-Sensor Adaptive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Cancun, Mexico. pp.317-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3216,51 +3216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Delia Nemoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Pesquet-Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,51 +3324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of the ICA model using latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwa Rafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Pieczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairwise Markov model applied to unsupervised image separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwa Rafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Pieczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,51 +3532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension avec variables latentes du modèle d'analyse en composantes indépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selwa Rafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Pieczynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3614,51 +3614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for kurtosis maximization and source separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new optimization method for reference-based quadratic contrast functions in a deflation scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3796,51 +3796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference based contrast functions in a semi-blind context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3887,51 +3887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Separation of Instantaneous Mixtures of Dependent Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3969,90 +3969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source separation by quadratic contrast functions: a blind approach based on any higher-order statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Rhioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing, ICASSP'2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Philadelphia, USA, France. pp.569-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4077,64 +4077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterative blind source separation method for convolutive mixtures of images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. International Conference on Independent Component Analysis, ICA 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Granada, Spain, France. pp.922-929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4159,90 +4159,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind MIMO detection of convolutively mixed CPM sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Signal and Image Processing Conference, EUSIPCO 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vienna, Austria, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4267,77 +4267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quadratic MISO contrast function for blind equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the IEEE Int. Conf. on Acoustics, Speech, and Signal Processing ICASSP 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Montréal, Canada, France. pp.681-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4362,64 +4362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source separation of a class of non linear time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-Eurasip Workshop on Non Linear Signal and Image Processing (NSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Grado, Italy, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4444,77 +4444,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation aveugle d'un mélange convolutif de sources non linéaires par une approche hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de recherche et d'études du traitement du signal et des images (GRETSI'03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4539,64 +4539,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New contrasts for blind separation of non iid sources in the convolutive case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina P. Petropulu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4666,51 +4666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of kurtosis optimization schemes for MISO source separation and equalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4774,77 +4774,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 - Convolutive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">?. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Blind Source Separation, Independent Component Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.281-324, 2011</w:t>
@@ -4873,77 +4873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comon Pierre, Jutten Christian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séparation de sources : concepts de base et analyse en composantes indépendantes, vol. 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science, Paris, pp.231-282, 2007</w:t>
@@ -5004,51 +5004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de sources non linéaires dans le cas des mélanges convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Castella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Marne la Vallée, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5244,51 +5244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Verma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henwood" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2022.3153830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337530v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2023.3341005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2020.2998699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852289v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2177828" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubroca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2016259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.921788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Rhioui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina P. Petropulu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287511" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02654329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683692" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263352v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Castella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2023.3341005" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagar Verma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henwood" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Kassem Jebai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2022.3153830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972442v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marmin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2020.107835" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jezierska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lsp.2020.2998699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852289v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2890065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355428v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcem Gazzah" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2016.02.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830124v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwa Rafi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pieczynski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2013-62" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2177828" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dubroca" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2042487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2016259" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.921788" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621797v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Rhioui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278896v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bianchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevreuil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621803v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina P. Petropulu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413383" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287511" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON43393.2020.9255236" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284991v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02654329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icassp40776.2020.9054186" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP49062.2020.9231524" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683692" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957568v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553174" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575293v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263352v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2015.7383798" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Delia Nemoianu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Greco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Pesquet-Popescu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302411v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5496250" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442763v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2009.4960295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327652v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621871v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621676v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856835v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Zarzoso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37880-5_9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00714473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>