--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Chaumont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Ulcers Healing Prediction through Machine Learning Approaches: Preliminary Results on Diabetic Foot Ulcers Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Spinazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Becchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (9), pp.2943. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14092943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-invariant re-identification of dogs from camera-trap videos in non-controlled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nur Faiz Mahfudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.103547. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivorous fish feeding dynamics and energy expenditure on a coral reef: Insights from stereo‐video and AI‐driven 3D tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e11070. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical image time series classification using CONVolutional attENTION (ConvEntion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep‐learning algorithm to localize basal cell carcinoma foci on Mohs surgery frozen sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.e631-e632. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.18859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting eagle rays on the map by coupling aerial video-surveys and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Desgarnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.#109494. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging social media and deep learning to detect rare megafauna in video surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Guellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.e13798. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8 (suppl. 1)), pp.A201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography using a 3-player game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.#102910. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2020.102910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02937056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03002261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PELICAN: deeP architecturE for the LIght Curve ANalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Itam-Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627 (A21), pp.A21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to augment a small learning set for improving the performances of a CNN-based steganalyzer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Media Watermarking, Security, and Forensics 2018, 317, pp.317-1-317-7. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.07.MWSF-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01681883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the reconstruction loop for data hiding of intra- and inter-frames of H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-011-0225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264/AVC video watermarking for active fingerprinting based on Tardos code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0483-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Color Information of an Image by Concealing the Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lahanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (3), pp.809-825. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2012.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trellis-coded quantization watermarking for JPEG2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadl Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7-8), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation Based Acceleration of Informed Embedding in DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image Processing and Visual Communication (IJIPVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of CAVLC and CABAC for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.565-576. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2013.2248588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00603198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved architecture for part-based animal re-identification through semantic segmentation distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio Dias Ribero Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de sous-parties d'un objet dans une image à partir des proportions partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale ((IABM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal Cancer Tumor Grade Segmentation in Digital Histopathology Images: from GIGA to Mini Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Bahcekapili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Ozkirli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Akbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIPW 2025 - IEEE International Conference on Image Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPW68931.2025.11385990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05518551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL based encoder pre-training for segmenting a heterogeneous chronic wound image database with few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Foot Ulcers Grand Challenge 2024 @MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karim Lekadir; Julia Schnabel, Oct 2024, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80871-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.803-808, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated detection of reef fishes on underwater videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05502070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des algorithmes de segmentation de plaies chroniques économes en données annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cicatrisations 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'encodeur pour la segmentation d'une base de données hétérogène de photographies de plaies chroniques avec peu d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le paradigme spatial au spatio-temporel pour estimer l’évolution d’indicateurs socio-économiques à partir d’images satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantina Madricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Mesghez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Petrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Lahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihana Marceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Socio-economic Indicator Variations with Satellite Image Time Series and Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MVEO 2024 - Workshop on Machine Vision for Earth Observation and Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du déséquilibre de classe au sein du classifieur de séries d'images astronomiques ConvEntion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ecosystem functioning through 3D AI-enhanced fish tracking: A Red Sea Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Indo-Pacific Fish Conference (IPFC) and Annual Conference of the Australian Society for Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society for fish Biology (ASFB), Nov 2023, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-identification de chiens à partir de vidéos en environnement non-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29. Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme MARS, Gipsa-lab, UGA G-INP; Nicolas LE BIHAN, Gipsa-lab, CNRS, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing spatial and spatio-temporal paradigms to estimate the evolution of socio-economical indicators from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidharth Misra; Shannon Brown, Jul 2023, Pasadena, CA, United States. pp.5790-5793, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation semi-automatique de base de données d'images complexes non standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’anomalies dans des vidéos acquises par drone pour la maintenance préventive de lignes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Ludovic Macaire (PR Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets urbains dans des nuages de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2022 - Conférence Nationale en Intelligence Artificielle @PFIA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConvEntion: Classification des séries chronologiques d'images astronomiques à l'aide d'attention convolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolutivité d'un réseau d'apprentissage profond pour la stéganalyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2021 - 21e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CNN-based Methods for Poverty Estimation from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRRS 2021 - 11th IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.550-565, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68787-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Scalability of a Deep-Learning Network for Steganography &amp;quot;Into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2021 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.439-452, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03090482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling underwater autonomous vehicles and automatic video analysis for efficient monitoring of coral reef ecosystems: promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Godary-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2021 - 15th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bremen (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSSD: a Controlled Large JPEG Image Database for Deep-Learning-based Steganalysis &amp;quot;into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2020 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.470-483, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03098196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixels-off: Data-augmentation Complementary Solution for Deep-learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec 2020 - ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02559838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for the observation of marine/terrestrial life. A case study: the localization and identification of fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in large-scale conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie par CNN et approche jeu à 3 joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled Steganalysis in JPEG: how to deal with the spreading strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2019 - 11th IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS47025.2019.9035096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse groupée en JPEG : comment gérer la stratégie d'étalement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban object classification with 3D Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments of Deep Learning on LiDAR Point Clouds for Classification of Urban Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFPT: Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal with Multi-source Data for Tree Detection Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1150-1154, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning algorithm for automatic identification of coral reef fish species on images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCMB 2018 - 4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01883997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net: An Efficient CNN for Spatial Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.2092-2096, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'objets urbains à partir de données LiDAR 3D terrestre par Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Stéganalyse : Enjeux et Méthodes", labelisée par le GDR ISIS et le pré-GDR sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Carré (XLIM, Poitiers); Marianne Clausel (IECL,Nancy); Farida Enikeeva (LMA, Poitiers); Laurent Navarro (CIS-EMSE, St Etienne), Jan 2018, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35080.32005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Binary Steganalysis in JPEG: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1422-1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net : un réseaux de neurones efficace pour la stéganalyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification With The Use of Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS: Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2016.7823908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie et Stéganalyse des images JPEG Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Camera Model Identification Using Features from contaminated Sensor Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW 2015 - 14th International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tokyo, Japan. pp.83-93, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral reef fish detection and recognition in underwater videos by supervised machine learning : Comparison between Deep Learning and HOG+SVM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2016 - 17th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning is a good steganalysis tool when embedding key is reused for different images, even if there is a cover source-mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01227950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up a convolutional neural network by connecting an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2286-2290, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réseaux de neurones sur la stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing color information processing inside an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based machine learning approach with high order statistics features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-resolution SVM network approach for object detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP: Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2015.7324329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la segmentation pixel et segmentation objet pour la détection d'objets multiples et variables dans des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic localization of tombs in aerial imagery: Application to the digital archiving of cemetery heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tribouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigitalHeritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.657-660, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis by Ensemble Classifiers with Boosting by Regression, and Post-Selection of Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. pp.1133-1136, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie Adaptative par Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des codes LDPC en stéganographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idy Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Farsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Khouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heulieu Bamar Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Points About Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1703-1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Trellis Coded Quantization (TCQ) Data Hiding Scheme in the JPEG2000 Part 2 Coding Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Nadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1110-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring security of H.264 videos by using watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orlando, Florida, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-Cube Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820B, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Schéma Conjoint de Dissimulation de Données (Data Hiding) dans JPEG2000 basé sur la Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCQ Practical Evaluation in the Hyper-Cube Watermarking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2011.6012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint JPEG2000 Compression and Watermarking System Using a TCQ-Based Quantization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820C, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the Real-Time Selective Encryption of AVS Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.2116-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00840354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264 Video Watermarking: Applications, Principles, Deadlocks, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00577950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Embedding Technique For Dirty Paper Trellis Codes Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, CA, United States. pp.754311, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.839853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum-Based Watermarking for Tardos Code-Based Fingerprinting for H.264/AVC Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2105-2108, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage et Compression Conjoint dans JPEG2000 avec un Algorithme de Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Encryption of C2DVLC of AVS Video Coding Standard for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Suntec City, Singapore. pp.1655-1660, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5582960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Capacity Reversible Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72571H, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle technique pour le tatouage par Dirty Paper Trellis Code (DPTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'09 : 22ème Colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singaporean-French Ipal Symposium (SinFra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814277563_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage informé hiérarchique d'un message hiérarchique (en vue de la protection vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychovisual Rotation-Based DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2107-2111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Scan of High Frequency Subbands of Dyadic Intra Frame in MPEG4-AVC/H.264 Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72570U, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.806394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective And Scalable Encryption Of Enhancement Layers For Dyadic Scalable H.264/Avc By Scrambling Of Scan Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1273-1276, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection Of H.264/Avc By Selective Encryption Of Cabac For I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2201-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering The Reconstruction Loop For Watermarking Of Intra And Inter Frames Of H.264/Avc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1794-1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of Cabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, NY, United States. pp.1038-1041, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2009.5202675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage robuste aux attaques de désynchronisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Berrezoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 8-Bit-Grey-Level Image Embedding ITS 512 Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00348615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack By Colorization of a Grey-Level Image Hiding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.1537-1540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of The Color of High Dimension Digital Painting Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion d'une palette couleur dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.1205-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00180130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de Données Cachées pour une Reconstruction sans Perte de Régions d'Intérêts dans des Vidéos H.264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast And Efficient Method To Protect Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081T, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Based Data-Hiding of DEM in the Context of Real Time 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.64950N, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.703040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Hiding in H.264 Video for Lossless Reconstruction of Region of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2301-2305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Face Model Tracking Based On A Multiresolution Active Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081U, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grey-Level Image Embedding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Antonio, TX, United States. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Color Image Hidden in a Grey-Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGIV: Colour in Graphics, Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3D temps-réel à distance de MNT par insertion de données cachées basée ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06: IEEE International Conference On Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.677- 680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Protection by Fast Selective Encryption in a Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marconi Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET THE CRIME AND SECURITY Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, pp.420-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image couleur cachée dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DCT-Based Data-Hiding Method to Embed the Color Information in a JPEG Grey Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00125715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Real-Time 3D-Face Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.461-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'un Modèle 3D de Visage en Temps-Réel et de Manière Robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.675-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie par télédétection THRS des plantations ligneuses (anacardiers, manguiers, teck…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de présentation des premiers résultats à mi-parcours du projet OBSYDYA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cotonou, Bénin. CIRAD; Projet OBSYDYA, 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health in practice: a socio-ecological approach for the study and management of zoonoticdiseases associated with free-roaming dogs in Southeast Asia (SEAdogSEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animika Kritiyakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayan Tunas Artama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowath Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Joint Conference of the Association of Institutions for Tropical Veterinary Medicine &amp; Society for Tropical Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'utilisation de l'Intelligence Artificielle par le Cicat-Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cicatrisations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04259947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Embedding Technique For Dirty Paper Trellis Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony T.S. Ho; Yun Q. Shi; H.J Kim; Mauro Barni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW: International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Guildford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8th International Workshop on Digital Watermarking, LNCS (5703), pp.110-120, 2009, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03688-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00411704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hassaballah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Steganography: Principles, Algorithms, Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.321-349, 2020, Chapter 14 Deep Learning in steganography and steganalysis, 978-0-12-819439-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819438-6.00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Entropy Coding and Encryption in AVS Video Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zafar Shahid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Image and Video Processin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iConcept Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2013, 978-14775548-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Watermarking for Joint Compression and Data Hiding Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermarking - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, 2012, 978-953-51-0618-0. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudhakar Radhakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.18, 2011, 978-953-307-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the Color Information by Hiding it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 7, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-953-51-5869-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Social Networks Can Help to Protect the Famous Dugong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Iovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.828597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03824398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of an autonomous buoy prototype to count pelagic sharks at FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tuna Commission ad hoc Working Group on FADs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04742316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the invariance in security whatever the dimension of images for the steganalysis by deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04001355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations to design an autonomous buoy system to enumerate pelagic sharks at Fish Aggregating Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Serres-Noïtaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, LIRMM (UM, CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAVELET BASED DATA HIDING OF DEM IN THE CONTEXT OF REALTIME 3D VISUALIZATION (Visualisation 3D Temps-Réel à Distance de MNT par Insertion de Données Cachées Basée Ondelettes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-06055, 2006, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation en objets vidéo pour un codage progressif et concurrentiel des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de tatouage d'images, schémas de tatouage conjoint à la compression, et schémas de dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01234273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Chaumont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Ulcers Healing Prediction through Machine Learning Approaches: Preliminary Results on Diabetic Foot Ulcers Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Spinazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Becchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (9), pp.2943. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14092943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-invariant re-identification of dogs from camera-trap videos in non-controlled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nur Faiz Mahfudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.103547. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivorous fish feeding dynamics and energy expenditure on a coral reef: Insights from stereo‐video and AI‐driven 3D tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e11070. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical image time series classification using CONVolutional attENTION (ConvEntion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep‐learning algorithm to localize basal cell carcinoma foci on Mohs surgery frozen sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.e631-e632. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.18859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting eagle rays on the map by coupling aerial video-surveys and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Desgarnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.#109494. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging social media and deep learning to detect rare megafauna in video surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Guellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.e13798. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8 (suppl. 1)), pp.A201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography using a 3-player game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.#102910. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2020.102910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02937056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03002261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PELICAN: deeP architecturE for the LIght Curve ANalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Itam-Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627 (A21), pp.A21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to augment a small learning set for improving the performances of a CNN-based steganalyzer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Media Watermarking, Security, and Forensics 2018, 317, pp.317-1-317-7. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.07.MWSF-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01681883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the reconstruction loop for data hiding of intra- and inter-frames of H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-011-0225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264/AVC video watermarking for active fingerprinting based on Tardos code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0483-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Color Information of an Image by Concealing the Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lahanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (3), pp.809-825. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2012.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trellis-coded quantization watermarking for JPEG2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadl Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7-8), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation Based Acceleration of Informed Embedding in DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image Processing and Visual Communication (IJIPVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of CAVLC and CABAC for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.565-576. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2013.2248588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00603198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved architecture for part-based animal re-identification through semantic segmentation distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio Dias Ribero Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de sous-parties d'un objet dans une image à partir des proportions partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale ((IABM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05502070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des algorithmes de segmentation de plaies chroniques économes en données annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cicatrisations 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal Cancer Tumor Grade Segmentation in Digital Histopathology Images: from GIGA to Mini Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Bahcekapili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Ozkirli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Akbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIPW 2025 - IEEE International Conference on Image Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPW68931.2025.11385990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05518551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL based encoder pre-training for segmenting a heterogeneous chronic wound image database with few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Foot Ulcers Grand Challenge 2024 @MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karim Lekadir; Julia Schnabel, Oct 2024, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80871-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.803-808, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated detection of reef fishes on underwater videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantina Madricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Mesghez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Petrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Lahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihana Marceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le paradigme spatial au spatio-temporel pour estimer l’évolution d’indicateurs socio-économiques à partir d’images satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'encodeur pour la segmentation d'une base de données hétérogène de photographies de plaies chroniques avec peu d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Socio-economic Indicator Variations with Satellite Image Time Series and Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MVEO 2024 - Workshop on Machine Vision for Earth Observation and Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du déséquilibre de classe au sein du classifieur de séries d'images astronomiques ConvEntion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-identification de chiens à partir de vidéos en environnement non-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29. Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme MARS, Gipsa-lab, UGA G-INP; Nicolas LE BIHAN, Gipsa-lab, CNRS, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ecosystem functioning through 3D AI-enhanced fish tracking: A Red Sea Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Indo-Pacific Fish Conference (IPFC) and Annual Conference of the Australian Society for Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society for fish Biology (ASFB), Nov 2023, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing spatial and spatio-temporal paradigms to estimate the evolution of socio-economical indicators from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidharth Misra; Shannon Brown, Jul 2023, Pasadena, CA, United States. pp.5790-5793, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation semi-automatique de base de données d'images complexes non standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’anomalies dans des vidéos acquises par drone pour la maintenance préventive de lignes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Ludovic Macaire (PR Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets urbains dans des nuages de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2022 - Conférence Nationale en Intelligence Artificielle @PFIA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConvEntion: Classification des séries chronologiques d'images astronomiques à l'aide d'attention convolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Scalability of a Deep-Learning Network for Steganography &amp;quot;Into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2021 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.439-452, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03090482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolutivité d'un réseau d'apprentissage profond pour la stéganalyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2021 - 21e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CNN-based Methods for Poverty Estimation from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRRS 2021 - 11th IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.550-565, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68787-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling underwater autonomous vehicles and automatic video analysis for efficient monitoring of coral reef ecosystems: promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Godary-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2021 - 15th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bremen (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSSD: a Controlled Large JPEG Image Database for Deep-Learning-based Steganalysis &amp;quot;into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2020 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.470-483, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03098196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixels-off: Data-augmentation Complementary Solution for Deep-learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec 2020 - ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02559838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for the observation of marine/terrestrial life. A case study: the localization and identification of fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in large-scale conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie par CNN et approche jeu à 3 joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled Steganalysis in JPEG: how to deal with the spreading strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2019 - 11th IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS47025.2019.9035096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse groupée en JPEG : comment gérer la stratégie d'étalement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban object classification with 3D Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments of Deep Learning on LiDAR Point Clouds for Classification of Urban Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFPT: Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal with Multi-source Data for Tree Detection Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1150-1154, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning algorithm for automatic identification of coral reef fish species on images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCMB 2018 - 4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01883997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net: An Efficient CNN for Spatial Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.2092-2096, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'objets urbains à partir de données LiDAR 3D terrestre par Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Stéganalyse : Enjeux et Méthodes", labelisée par le GDR ISIS et le pré-GDR sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Carré (XLIM, Poitiers); Marianne Clausel (IECL,Nancy); Farida Enikeeva (LMA, Poitiers); Laurent Navarro (CIS-EMSE, St Etienne), Jan 2018, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35080.32005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Binary Steganalysis in JPEG: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1422-1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification With The Use of Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS: Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2016.7823908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net : un réseaux de neurones efficace pour la stéganalyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie et Stéganalyse des images JPEG Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing color information processing inside an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based machine learning approach with high order statistics features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réseaux de neurones sur la stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Camera Model Identification Using Features from contaminated Sensor Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW 2015 - 14th International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tokyo, Japan. pp.83-93, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral reef fish detection and recognition in underwater videos by supervised machine learning : Comparison between Deep Learning and HOG+SVM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2016 - 17th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning is a good steganalysis tool when embedding key is reused for different images, even if there is a cover source-mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01227950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up a convolutional neural network by connecting an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2286-2290, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-resolution SVM network approach for object detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP: Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2015.7324329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la segmentation pixel et segmentation objet pour la détection d'objets multiples et variables dans des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic localization of tombs in aerial imagery: Application to the digital archiving of cemetery heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tribouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigitalHeritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.657-660, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Points About Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1703-1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis by Ensemble Classifiers with Boosting by Regression, and Post-Selection of Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. pp.1133-1136, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie Adaptative par Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des codes LDPC en stéganographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idy Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Farsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Khouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heulieu Bamar Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint JPEG2000 Compression and Watermarking System Using a TCQ-Based Quantization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820C, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-Cube Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820B, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Schéma Conjoint de Dissimulation de Données (Data Hiding) dans JPEG2000 basé sur la Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring security of H.264 videos by using watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orlando, Florida, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Trellis Coded Quantization (TCQ) Data Hiding Scheme in the JPEG2000 Part 2 Coding Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Nadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1110-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCQ Practical Evaluation in the Hyper-Cube Watermarking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2011.6012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Encryption of C2DVLC of AVS Video Coding Standard for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Suntec City, Singapore. pp.1655-1660, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5582960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Embedding Technique For Dirty Paper Trellis Codes Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, CA, United States. pp.754311, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.839853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum-Based Watermarking for Tardos Code-Based Fingerprinting for H.264/AVC Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2105-2108, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage et Compression Conjoint dans JPEG2000 avec un Algorithme de Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the Real-Time Selective Encryption of AVS Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.2116-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00840354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264 Video Watermarking: Applications, Principles, Deadlocks, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00577950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage robuste aux attaques de désynchronisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Berrezoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singaporean-French Ipal Symposium (SinFra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814277563_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage informé hiérarchique d'un message hiérarchique (en vue de la protection vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle technique pour le tatouage par Dirty Paper Trellis Code (DPTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'09 : 22ème Colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychovisual Rotation-Based DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2107-2111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Capacity Reversible Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72571H, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Scan of High Frequency Subbands of Dyadic Intra Frame in MPEG4-AVC/H.264 Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72570U, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.806394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective And Scalable Encryption Of Enhancement Layers For Dyadic Scalable H.264/Avc By Scrambling Of Scan Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1273-1276, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection Of H.264/Avc By Selective Encryption Of Cabac For I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2201-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering The Reconstruction Loop For Watermarking Of Intra And Inter Frames Of H.264/Avc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1794-1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of Cabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, NY, United States. pp.1038-1041, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2009.5202675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 8-Bit-Grey-Level Image Embedding ITS 512 Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00348615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack By Colorization of a Grey-Level Image Hiding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.1537-1540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast And Efficient Method To Protect Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081T, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de Données Cachées pour une Reconstruction sans Perte de Régions d'Intérêts dans des Vidéos H.264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of The Color of High Dimension Digital Painting Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion d'une palette couleur dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.1205-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00180130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Based Data-Hiding of DEM in the Context of Real Time 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.64950N, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.703040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Hiding in H.264 Video for Lossless Reconstruction of Region of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2301-2305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Face Model Tracking Based On A Multiresolution Active Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081U, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grey-Level Image Embedding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Antonio, TX, United States. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Color Image Hidden in a Grey-Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGIV: Colour in Graphics, Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3D temps-réel à distance de MNT par insertion de données cachées basée ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06: IEEE International Conference On Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.677- 680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image couleur cachée dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DCT-Based Data-Hiding Method to Embed the Color Information in a JPEG Grey Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00125715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Protection by Fast Selective Encryption in a Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marconi Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET THE CRIME AND SECURITY Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, pp.420-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Real-Time 3D-Face Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.461-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'un Modèle 3D de Visage en Temps-Réel et de Manière Robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.675-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie par télédétection THRS des plantations ligneuses (anacardiers, manguiers, teck…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de présentation des premiers résultats à mi-parcours du projet OBSYDYA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cotonou, Bénin. CIRAD; Projet OBSYDYA, 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health in practice: a socio-ecological approach for the study and management of zoonoticdiseases associated with free-roaming dogs in Southeast Asia (SEAdogSEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animika Kritiyakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayan Tunas Artama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowath Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Joint Conference of the Association of Institutions for Tropical Veterinary Medicine &amp; Society for Tropical Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'utilisation de l'Intelligence Artificielle par le Cicat-Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cicatrisations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04259947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Embedding Technique For Dirty Paper Trellis Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony T.S. Ho; Yun Q. Shi; H.J Kim; Mauro Barni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW: International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Guildford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8th International Workshop on Digital Watermarking, LNCS (5703), pp.110-120, 2009, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03688-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00411704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hassaballah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Steganography: Principles, Algorithms, Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.321-349, 2020, Chapter 14 Deep Learning in steganography and steganalysis, 978-0-12-819439-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819438-6.00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Entropy Coding and Encryption in AVS Video Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zafar Shahid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Image and Video Processin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iConcept Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2013, 978-14775548-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Watermarking for Joint Compression and Data Hiding Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermarking - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, 2012, 978-953-51-0618-0. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudhakar Radhakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.18, 2011, 978-953-307-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the Color Information by Hiding it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 7, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-953-51-5869-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Social Networks Can Help to Protect the Famous Dugong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Iovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.828597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03824398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of an autonomous buoy prototype to count pelagic sharks at FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tuna Commission ad hoc Working Group on FADs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04742316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the invariance in security whatever the dimension of images for the steganalysis by deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04001355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations to design an autonomous buoy system to enumerate pelagic sharks at Fish Aggregating Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Serres-Noïtaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, LIRMM (UM, CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAVELET BASED DATA HIDING OF DEM IN THE CONTEXT OF REALTIME 3D VISUALIZATION (Visualisation 3D Temps-Réel à Distance de MNT par Insertion de Données Cachées Basée Ondelettes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-06055, 2006, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation en objets vidéo pour un codage progressif et concurrentiel des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de tatouage d'images, schémas de tatouage conjoint à la compression, et schémas de dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01234273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Spinazzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Becchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pittarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14092943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Dias Ribeiro Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nur Faiz Mahfudz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lilkendey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Bairouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Desgarnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109494" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13798" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yedroudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2020.102910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Itam-Pasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01681883v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.07.MWSF-317" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Shahid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-011-0225-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2012.11.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Goudia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadl Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0280-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00603198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2013.2248588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Dias Ribero Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Bahcekapili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Arslan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ozdemir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Ozkirli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Akbas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPW68931.2025.11385990" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80871-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895134v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annass Bairouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282306" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zegaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pasquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ruiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68787-8_40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03090482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oulad-Amara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02559838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zakaria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS47025.2019.9035096" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309141" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01717550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Derras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35080.32005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2016.7823908" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01227950v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532766" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374110v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760435" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2015.7324329" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tribouillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Courtade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743811" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838995v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467064" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Farsi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Khouma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heulieu Bamar Diouf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nadj Said" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872107" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadj Said" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872122" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00840354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00577950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.839853" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652607" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5582960" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415891v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416013v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416226v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412951v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806394" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413605" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416223v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416023v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2009.5202675" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Berrezoug" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00180130v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186893v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702741" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192902v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703040" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130167v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702751" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129586v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125715v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106488v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181833v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animika Kritiyakan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Tunas Artama" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04259947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourgues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwdw.org.uk/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03688-0_12" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087729v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819438-6.00022-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iconceptpress.com/www/site/publication.papers.php?publicationID=BK021A" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839002v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2342" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416228v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/recent-advances-in-signal-processing/protecting-the-color-information-by-hiding-it" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7453" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03824398v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carcaillet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.828597" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04742316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Fite" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04001355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895187v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Serres-No&#239;taky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01234273v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Spinazzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Becchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pittarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14092943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Dias Ribeiro Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nur Faiz Mahfudz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lilkendey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Bairouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Desgarnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109494" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13798" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yedroudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2020.102910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Itam-Pasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01681883v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.07.MWSF-317" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Shahid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-011-0225-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2012.11.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Goudia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadl Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0280-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00603198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2013.2248588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Dias Ribero Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Bahcekapili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ozdemir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Ozkirli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Akbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPW68931.2025.11385990" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80871-5_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jarry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895134v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annass Bairouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282306" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zegaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pasquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03090482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ruiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oulad-Amara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_36" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68787-8_40" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02559838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zakaria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS47025.2019.9035096" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309141" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01717550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Derras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35080.32005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2016.7823908" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760435" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234164v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374123v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01227950v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532766" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2015.7324329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tribouillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Courtade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743811" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467064" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838997v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838999v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Farsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Khouma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heulieu Bamar Diouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839373v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadj Said" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872107" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nadj Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839384v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5582960" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.839853" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652607" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00840354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00577950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Berrezoug" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415891v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412951v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416006v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805561" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806394" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413605" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2009.5202675" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702741" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186893v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00180130v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192902v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703040" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130167v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702751" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181833v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animika Kritiyakan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Tunas Artama" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04259947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourgues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwdw.org.uk/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03688-0_12" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087729v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819438-6.00022-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iconceptpress.com/www/site/publication.papers.php?publicationID=BK021A" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839002v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2342" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416228v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/recent-advances-in-signal-processing/protecting-the-color-information-by-hiding-it" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7453" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03824398v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carcaillet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.828597" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04742316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Fite" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04001355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895187v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Serres-No&#239;taky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01234273v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>