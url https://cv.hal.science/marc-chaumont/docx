--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Chaumont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Ulcers Healing Prediction through Machine Learning Approaches: Preliminary Results on Diabetic Foot Ulcers Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Spinazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Becchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (9), pp.2943. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14092943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-invariant re-identification of dogs from camera-trap videos in non-controlled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nur Faiz Mahfudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.103547. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivorous fish feeding dynamics and energy expenditure on a coral reef: Insights from stereo‐video and AI‐driven 3D tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e11070. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical image time series classification using CONVolutional attENTION (ConvEntion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep‐learning algorithm to localize basal cell carcinoma foci on Mohs surgery frozen sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.e631-e632. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.18859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting eagle rays on the map by coupling aerial video-surveys and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Desgarnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.#109494. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging social media and deep learning to detect rare megafauna in video surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Guellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.e13798. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8 (suppl. 1)), pp.A201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography using a 3-player game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.#102910. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2020.102910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02937056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03002261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PELICAN: deeP architecturE for the LIght Curve ANalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Itam-Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627 (A21), pp.A21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to augment a small learning set for improving the performances of a CNN-based steganalyzer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Media Watermarking, Security, and Forensics 2018, 317, pp.317-1-317-7. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.07.MWSF-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01681883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the reconstruction loop for data hiding of intra- and inter-frames of H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-011-0225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264/AVC video watermarking for active fingerprinting based on Tardos code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0483-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Color Information of an Image by Concealing the Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lahanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (3), pp.809-825. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2012.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trellis-coded quantization watermarking for JPEG2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadl Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7-8), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation Based Acceleration of Informed Embedding in DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image Processing and Visual Communication (IJIPVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of CAVLC and CABAC for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.565-576. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2013.2248588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00603198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved architecture for part-based animal re-identification through semantic segmentation distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio Dias Ribero Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de sous-parties d'un objet dans une image à partir des proportions partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale ((IABM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05502070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des algorithmes de segmentation de plaies chroniques économes en données annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cicatrisations 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal Cancer Tumor Grade Segmentation in Digital Histopathology Images: from GIGA to Mini Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Bahcekapili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Ozkirli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Akbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIPW 2025 - IEEE International Conference on Image Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPW68931.2025.11385990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05518551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL based encoder pre-training for segmenting a heterogeneous chronic wound image database with few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Foot Ulcers Grand Challenge 2024 @MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karim Lekadir; Julia Schnabel, Oct 2024, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80871-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.803-808, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated detection of reef fishes on underwater videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantina Madricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Mesghez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Petrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Lahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihana Marceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le paradigme spatial au spatio-temporel pour estimer l’évolution d’indicateurs socio-économiques à partir d’images satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'encodeur pour la segmentation d'une base de données hétérogène de photographies de plaies chroniques avec peu d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Socio-economic Indicator Variations with Satellite Image Time Series and Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MVEO 2024 - Workshop on Machine Vision for Earth Observation and Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du déséquilibre de classe au sein du classifieur de séries d'images astronomiques ConvEntion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-identification de chiens à partir de vidéos en environnement non-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29. Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme MARS, Gipsa-lab, UGA G-INP; Nicolas LE BIHAN, Gipsa-lab, CNRS, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ecosystem functioning through 3D AI-enhanced fish tracking: A Red Sea Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Indo-Pacific Fish Conference (IPFC) and Annual Conference of the Australian Society for Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society for fish Biology (ASFB), Nov 2023, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing spatial and spatio-temporal paradigms to estimate the evolution of socio-economical indicators from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidharth Misra; Shannon Brown, Jul 2023, Pasadena, CA, United States. pp.5790-5793, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation semi-automatique de base de données d'images complexes non standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’anomalies dans des vidéos acquises par drone pour la maintenance préventive de lignes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Ludovic Macaire (PR Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets urbains dans des nuages de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2022 - Conférence Nationale en Intelligence Artificielle @PFIA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConvEntion: Classification des séries chronologiques d'images astronomiques à l'aide d'attention convolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Scalability of a Deep-Learning Network for Steganography &amp;quot;Into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2021 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.439-452, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03090482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolutivité d'un réseau d'apprentissage profond pour la stéganalyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2021 - 21e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CNN-based Methods for Poverty Estimation from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRRS 2021 - 11th IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.550-565, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68787-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling underwater autonomous vehicles and automatic video analysis for efficient monitoring of coral reef ecosystems: promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Godary-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2021 - 15th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bremen (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSSD: a Controlled Large JPEG Image Database for Deep-Learning-based Steganalysis &amp;quot;into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2020 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.470-483, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03098196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixels-off: Data-augmentation Complementary Solution for Deep-learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec 2020 - ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02559838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for the observation of marine/terrestrial life. A case study: the localization and identification of fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in large-scale conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie par CNN et approche jeu à 3 joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled Steganalysis in JPEG: how to deal with the spreading strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2019 - 11th IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS47025.2019.9035096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse groupée en JPEG : comment gérer la stratégie d'étalement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban object classification with 3D Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments of Deep Learning on LiDAR Point Clouds for Classification of Urban Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFPT: Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal with Multi-source Data for Tree Detection Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1150-1154, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning algorithm for automatic identification of coral reef fish species on images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCMB 2018 - 4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01883997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net: An Efficient CNN for Spatial Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.2092-2096, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'objets urbains à partir de données LiDAR 3D terrestre par Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Stéganalyse : Enjeux et Méthodes", labelisée par le GDR ISIS et le pré-GDR sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Carré (XLIM, Poitiers); Marianne Clausel (IECL,Nancy); Farida Enikeeva (LMA, Poitiers); Laurent Navarro (CIS-EMSE, St Etienne), Jan 2018, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35080.32005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Binary Steganalysis in JPEG: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1422-1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification With The Use of Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS: Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2016.7823908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net : un réseaux de neurones efficace pour la stéganalyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie et Stéganalyse des images JPEG Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing color information processing inside an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based machine learning approach with high order statistics features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réseaux de neurones sur la stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Camera Model Identification Using Features from contaminated Sensor Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW 2015 - 14th International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tokyo, Japan. pp.83-93, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral reef fish detection and recognition in underwater videos by supervised machine learning : Comparison between Deep Learning and HOG+SVM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2016 - 17th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning is a good steganalysis tool when embedding key is reused for different images, even if there is a cover source-mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01227950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up a convolutional neural network by connecting an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2286-2290, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-resolution SVM network approach for object detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP: Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2015.7324329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la segmentation pixel et segmentation objet pour la détection d'objets multiples et variables dans des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic localization of tombs in aerial imagery: Application to the digital archiving of cemetery heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tribouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigitalHeritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.657-660, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Points About Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1703-1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis by Ensemble Classifiers with Boosting by Regression, and Post-Selection of Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. pp.1133-1136, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie Adaptative par Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des codes LDPC en stéganographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idy Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Farsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Khouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heulieu Bamar Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint JPEG2000 Compression and Watermarking System Using a TCQ-Based Quantization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820C, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-Cube Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820B, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Schéma Conjoint de Dissimulation de Données (Data Hiding) dans JPEG2000 basé sur la Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring security of H.264 videos by using watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orlando, Florida, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Trellis Coded Quantization (TCQ) Data Hiding Scheme in the JPEG2000 Part 2 Coding Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Nadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1110-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCQ Practical Evaluation in the Hyper-Cube Watermarking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2011.6012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Encryption of C2DVLC of AVS Video Coding Standard for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Suntec City, Singapore. pp.1655-1660, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5582960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Embedding Technique For Dirty Paper Trellis Codes Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, CA, United States. pp.754311, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.839853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum-Based Watermarking for Tardos Code-Based Fingerprinting for H.264/AVC Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2105-2108, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage et Compression Conjoint dans JPEG2000 avec un Algorithme de Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the Real-Time Selective Encryption of AVS Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.2116-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00840354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264 Video Watermarking: Applications, Principles, Deadlocks, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00577950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage robuste aux attaques de désynchronisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Berrezoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singaporean-French Ipal Symposium (SinFra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814277563_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage informé hiérarchique d'un message hiérarchique (en vue de la protection vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle technique pour le tatouage par Dirty Paper Trellis Code (DPTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'09 : 22ème Colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychovisual Rotation-Based DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2107-2111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Capacity Reversible Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72571H, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Scan of High Frequency Subbands of Dyadic Intra Frame in MPEG4-AVC/H.264 Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72570U, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.806394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective And Scalable Encryption Of Enhancement Layers For Dyadic Scalable H.264/Avc By Scrambling Of Scan Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1273-1276, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection Of H.264/Avc By Selective Encryption Of Cabac For I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2201-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering The Reconstruction Loop For Watermarking Of Intra And Inter Frames Of H.264/Avc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1794-1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of Cabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, NY, United States. pp.1038-1041, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2009.5202675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 8-Bit-Grey-Level Image Embedding ITS 512 Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00348615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack By Colorization of a Grey-Level Image Hiding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.1537-1540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast And Efficient Method To Protect Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081T, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de Données Cachées pour une Reconstruction sans Perte de Régions d'Intérêts dans des Vidéos H.264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of The Color of High Dimension Digital Painting Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion d'une palette couleur dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.1205-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00180130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Based Data-Hiding of DEM in the Context of Real Time 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.64950N, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.703040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Hiding in H.264 Video for Lossless Reconstruction of Region of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2301-2305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Face Model Tracking Based On A Multiresolution Active Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081U, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grey-Level Image Embedding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Antonio, TX, United States. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Color Image Hidden in a Grey-Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGIV: Colour in Graphics, Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3D temps-réel à distance de MNT par insertion de données cachées basée ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06: IEEE International Conference On Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.677- 680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image couleur cachée dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DCT-Based Data-Hiding Method to Embed the Color Information in a JPEG Grey Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00125715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Protection by Fast Selective Encryption in a Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marconi Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET THE CRIME AND SECURITY Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, pp.420-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Real-Time 3D-Face Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.461-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'un Modèle 3D de Visage en Temps-Réel et de Manière Robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.675-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie par télédétection THRS des plantations ligneuses (anacardiers, manguiers, teck…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de présentation des premiers résultats à mi-parcours du projet OBSYDYA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cotonou, Bénin. CIRAD; Projet OBSYDYA, 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health in practice: a socio-ecological approach for the study and management of zoonoticdiseases associated with free-roaming dogs in Southeast Asia (SEAdogSEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animika Kritiyakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayan Tunas Artama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowath Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Joint Conference of the Association of Institutions for Tropical Veterinary Medicine &amp; Society for Tropical Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'utilisation de l'Intelligence Artificielle par le Cicat-Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cicatrisations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04259947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Embedding Technique For Dirty Paper Trellis Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony T.S. Ho; Yun Q. Shi; H.J Kim; Mauro Barni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW: International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Guildford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8th International Workshop on Digital Watermarking, LNCS (5703), pp.110-120, 2009, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03688-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00411704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hassaballah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Steganography: Principles, Algorithms, Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.321-349, 2020, Chapter 14 Deep Learning in steganography and steganalysis, 978-0-12-819439-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819438-6.00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Entropy Coding and Encryption in AVS Video Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zafar Shahid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Image and Video Processin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iConcept Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2013, 978-14775548-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Watermarking for Joint Compression and Data Hiding Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermarking - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, 2012, 978-953-51-0618-0. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudhakar Radhakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.18, 2011, 978-953-307-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the Color Information by Hiding it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 7, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-953-51-5869-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Social Networks Can Help to Protect the Famous Dugong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Iovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.828597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03824398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of an autonomous buoy prototype to count pelagic sharks at FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tuna Commission ad hoc Working Group on FADs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04742316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the invariance in security whatever the dimension of images for the steganalysis by deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04001355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations to design an autonomous buoy system to enumerate pelagic sharks at Fish Aggregating Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Serres-Noïtaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, LIRMM (UM, CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAVELET BASED DATA HIDING OF DEM IN THE CONTEXT OF REALTIME 3D VISUALIZATION (Visualisation 3D Temps-Réel à Distance de MNT par Insertion de Données Cachées Basée Ondelettes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-06055, 2006, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation en objets vidéo pour un codage progressif et concurrentiel des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de tatouage d'images, schémas de tatouage conjoint à la compression, et schémas de dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01234273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Chaumont </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Ulcers Healing Prediction through Machine Learning Approaches: Preliminary Results on Diabetic Foot Ulcers Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Spinazzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Becchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Pittarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (9), pp.2943. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm14092943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-invariant re-identification of dogs from camera-trap videos in non-controlled environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Nur Faiz Mahfudz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp.103547. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivorous fish feeding dynamics and energy expenditure on a coral reef: Insights from stereo‐video and AI‐driven 3D tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.e11070. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.11070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing linguistic obstacles in multidisciplinary, multinational, and multilingual research projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelley Stall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (12), pp.e0311967. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0311967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04822119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astronomical image time series classification using CONVolutional attENTION (ConvEntion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 673, pp.A141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep‐learning algorithm to localize basal cell carcinoma foci on Mohs surgery frozen sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5), pp.e631-e632. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.18859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting eagle rays on the map by coupling aerial video-surveys and deep learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Desgarnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 267, pp.#109494. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation Strategies to Improve Reproducibility of Poverty Estimations From Remote Sensing Images Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Riadh Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrêa Pedro Luiz Pizzigatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (8), pp.e2022EA002379. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022ea002379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging social media and deep learning to detect rare megafauna in video surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Guellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conservation Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1), pp.e13798. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cobi.13798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un algorithme d’intelligence artificielle appliqué à la localisation de foyers de carcinomes basocellulaires sur coupes extemporanées de chirurgie de Mohs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bonnefille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzaneh Masset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie - FMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (8 (suppl. 1)), pp.A201. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fander.2021.09.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography using a 3-player game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.#102910. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvcir.2020.102910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02937056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to control error rates in automated species identification with deep learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67573-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03002261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PELICAN: deeP architecturE for the LIght Curve ANalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Itam-Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 627 (A21), pp.A21. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to augment a small learning set for improving the performances of a CNN-based steganalyzer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Media Watermarking, Security, and Forensics 2018, 317, pp.317-1-317-7. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2018.07.MWSF-317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01681883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep learning method for accurate and fast identification of coral reef fishes in underwater images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48, pp.238-244. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Manhole Covers in High-Resolution Aerial Images of Urban Areas by Combining Two Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.1802-1807. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2015.2504401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01275684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the reconstruction loop for data hiding of intra- and inter-frames of H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-93. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-011-0225-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264/AVC video watermarking for active fingerprinting based on Tardos code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal, Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.679-694. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11760-013-0483-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Color Information of an Image by Concealing the Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lahanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Systems and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86 (3), pp.809-825. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jss.2012.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint trellis-coded quantization watermarking for JPEG2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadl Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (7-8), pp.407-421. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-011-0280-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation Based Acceleration of Informed Embedding in DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image Processing and Visual Communication (IJIPVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (2), pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of CAVLC and CABAC for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems for Video Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (5), pp.565-576. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSVT.2013.2248588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00603198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved architecture for part-based animal re-identification through semantic segmentation distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugênio Dias Ribero Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Tucson (AZ), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de sous-parties d'un objet dans une image à partir des proportions partielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale ((IABM 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorectal Cancer Tumor Grade Segmentation in Digital Histopathology Images: from GIGA to Mini Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alper Bahcekapili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duygu Arslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umut Ozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkay Ozkirli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Akbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIPW 2025 - IEEE International Conference on Image Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.48-53, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPW68931.2025.11385990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05518551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSL based encoder pre-training for segmenting a heterogeneous chronic wound image database with few annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diabetic Foot Ulcers Grand Challenge 2024 @MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karim Lekadir; Julia Schnabel, Oct 2024, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80871-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Yolov8 For Fast Few-Shot Object Detection By Dinov2 Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2025 - 32nd IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anchorage, AK, United States. pp.803-808, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP55913.2025.11084724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated detection of reef fishes on underwater videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Deep-Learning Methods for Power Line Component Detection in Unmanned Aircraft System Imagery With Few Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUAS 2025 - International Conference on Unmanned Aircraft Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Charlotte, NC, United States. pp.898-904, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS65942.2025.11007893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05238693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Drone Videos for Preventive Maintenance of Power Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2025 - 2025 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Brisbane, Australia. pp.7298-7302, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS55030.2025.11243920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05502070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des algorithmes de segmentation de plaies chroniques économes en données annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Cicatrisations 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'encodeur pour la segmentation d'une base de données hétérogène de photographies de plaies chroniques avec peu d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and video remote sensing for monitoring and removal of seafloor macrolitter in the Venice Coastal Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fantina Madricardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Mesghez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Petrizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Lahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tihana Marceta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024 - 5th Edition of the International Conference on Plastic Pollution from Macro to Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer le paradigme spatial au spatio-temporel pour estimer l’évolution d’indicateurs socio-économiques à partir d’images satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Yolov8 pour la détection d'objets avec peu d'exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2024 - 8e Conférence Nationale en Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Socio-economic Indicator Variations with Satellite Image Time Series and Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Equille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MVEO 2024 - Workshop on Machine Vision for Earth Observation and Environment Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion du déséquilibre de classe au sein du classifieur de séries d'images astronomiques ConvEntion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque COmpression et REprésentation des Signaux Audiovisuels (CORESA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National des Sciences Appliquées - Rennes [INSA Rennes], Nov 2024, Rennes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ecosystem functioning through 3D AI-enhanced fish tracking: A Red Sea Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Lilkendey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Meares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Indo-Pacific Fish Conference (IPFC) and Annual Conference of the Australian Society for Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society for fish Biology (ASFB), Nov 2023, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From TrashCan to UNO: Deriving an Underwater Image Dataset To Get a More Consistent and Balanced Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - 5th Workshop on Computer Vision for Analysis of Underwater Imagery @ICPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.403-414, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robotic Seabed Cleaning Platform: An Underwater Cable-Driven Parallel Robot for Marine Litter Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariola Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2023 - 6th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Caro, CNRS, LS2N, Nantes, France (stephane.caro@ls2n.fr); Tobias Bruckmann, University of Duisburg-Essen, Germany (tobias.bruckmann@uni-due.de); Andreas Pott, University of Stuttgart, Germany, (andreas.pott@isw.uni-stuttgart.de), Jun 2023, Nantes, France. pp.430-441, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32322-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ré-identification de chiens à partir de vidéos en environnement non-contrôlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Dias Ribeiro Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2023 - 29. Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jérôme MARS, Gipsa-lab, UGA G-INP; Nicolas LE BIHAN, Gipsa-lab, CNRS, Aug 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04261054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing spatial and spatio-temporal paradigms to estimate the evolution of socio-economical indicators from satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidharth Misra; Shannon Brown, Jul 2023, Pasadena, CA, United States. pp.5790-5793, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation semi-automatique de base de données d'images complexes non standardisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’anomalies dans des vidéos acquises par drone pour la maintenance préventive de lignes électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fiorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Brau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2023 - 22e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deise Santana Maia (MCF Université de Lille, CRIStAL); Mohamed Daoudi (PR IMT Nord Europe, CRIStAL); Olivier Losson (MCF Université de Lille, CRIStAL); Benjamin Mathon (MCF Université de Lille, CRIStAL); Ludovic Macaire (PR Université de Lille, CRIStAL); Marius Bilasco (MCF Université de Lille, CRIStAL), Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04260979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'objets urbains dans des nuages de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Seriai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNIA 2022 - Conférence Nationale en Intelligence Artificielle @PFIA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dériver une base de données d'images en une nouvelle version plus cohérente et équilibrée pour de l'apprentissage profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Barrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConvEntion: Classification des séries chronologiques d'images astronomiques à l'aide d'attention convolutive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Bairouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2022 - 28e Colloque Francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.137-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolutivité d'un réseau d'apprentissage profond pour la stéganalyse d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA 2021 - 21e colloque COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of CNN-based Methods for Poverty Estimation from Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Berti-Équille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRRS 2021 - 11th IAPR International Workshop on Pattern Recognition in Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.550-565, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68787-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Scalability of a Deep-Learning Network for Steganography &amp;quot;Into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2021 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.439-452, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03090482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling underwater autonomous vehicles and automatic video analysis for efficient monitoring of coral reef ecosystems: promises and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Godary-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 2021 - 15th International Coral Reef Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bremen (virtual), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LSSD: a Controlled Large JPEG Image Database for Deep-Learning-based Steganalysis &amp;quot;into the Wild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMForWILD 2020 - Workshop on MultiMedia FORensics in the WILD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual (formerly Milan), Italy. pp.470-483, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68780-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03098196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pixels-off: Data-augmentation Complementary Solution for Deep-learning Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Oulad-Amara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec 2020 - ACM Workshop on Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Denver, United States. pp.39-48, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3369412.3395061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02559838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CNN adapted to time series for the classification of Supernovae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI 2019 - IS&amp;T International Symposium on Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Burlingame, CA, United States. pp.90-1-90-9, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2019.14.COLOR-090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01968489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-Learning for the observation of marine/terrestrial life. A case study: the localization and identification of fish species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities in large-scale conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie par CNN et approche jeu à 3 joueurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooled Steganalysis in JPEG: how to deal with the spreading strategy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS 2019 - 11th IEEE International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS47025.2019.9035096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse groupée en JPEG : comment gérer la stratégie d'étalement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019 - 27e Colloque francophone de Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban object classification with 3D Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE 2019 - Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Vannes, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2019.8809043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Deal with Multi-source Data for Tree Detection Based on Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montreal, Canada. pp.1150-1154, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GlobalSIP.2017.8309141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01685327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Experiments of Deep Learning on LiDAR Point Clouds for Classification of Urban Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFPT: Conférence Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net: An Efficient CNN for Spatial Steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Calgary, Alberta, Canada. pp.2092-2096, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2018.8461438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01717550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning algorithm for automatic identification of coral reef fish species on images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Darling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCMB 2018 - 4th World Conference on Marine Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01883997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de regards de visite sur des images à haute résolution spatiale par une méthode d'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEMU: Télédétection pour l'Etude des Milieux Urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Stéganalyse : Enjeux et Méthodes", labelisée par le GDR ISIS et le pré-GDR sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Carré (XLIM, Poitiers); Marianne Clausel (IECL,Nancy); Farida Enikeeva (LMA, Poitiers); Laurent Navarro (CIS-EMSE, St Etienne), Jan 2018, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35080.32005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'objets urbains à partir de données LiDAR 3D terrestre par Deep-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Zegaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2018 - Conférence internationale francophone Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03820925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Binary Steganalysis in JPEG: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1422-1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01884006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yedroudj-Net : un réseaux de neurones efficace pour la stéganalyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera Model Identification With The Use of Deep Convolutional Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIFS: Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Abu Dhabi, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WIFS.2016.7823908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cart'Eaux: an automatic mapping procedure for wastewater networks using machine learning and data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic reconstruction of urban wastewater and stormwater networks based on uncertain manhole cover locations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD: International Conference on Urban Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2345-2352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584776v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie et Stéganalyse des images JPEG Couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Zakaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Charrier (GREYC, Université de Caen Normandie); C. Rosenberger (GREYC, ENSICAEN), Nov 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01777286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manhole Cover Localization in Aerial Images with a Deep Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Commandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss En-Nejjary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover Workshop: HRIGI 17 – CMRT 17 – ISA 17 – EuroCOW 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.333-338, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-1-W1-333-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source Camera Model Identification Using Features from contaminated Sensor Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW 2015 - 14th International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Tokyo, Japan. pp.83-93, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-31960-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coral reef fish detection and recognition in underwater videos by supervised machine learning : Comparison between Deep Learning and HOG+SVM methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Villéger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2016 - 17th International Conference on Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning is a good steganalysis tool when embedding key is reused for different images, even if there is a cover source-mismatch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01227950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speeding-up a convolutional neural network by connecting an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2286-2290, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing color information processing inside an SVM network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EI: Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camera model identification based machine learning approach with high order statistics features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.1183-1187, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des réseaux de neurones sur la stéganalyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pibre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient multi-resolution SVM network approach for object detection in aerial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MLSP: Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MLSP.2015.7324329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of manhole covers in high-resolution aerial images of urban areas by combining two methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURSE: Joint Urban Remote Sensing Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2015.7120524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la segmentation pixel et segmentation objet pour la détection d'objets multiples et variables dans des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis with cover-source mismatch and a small learning database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal. pp.2425-2429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic localization of tombs in aerial imagery: Application to the digital archiving of cemetery heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Tribouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Courtade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DigitalHeritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.657-660, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DigitalHeritage.2013.6743811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des millions d'images pour la stéganalyse : inutile !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Le Creusot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis by Ensemble Classifiers with Boosting by Regression, and Post-Selection of Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. pp.1133-1136, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie Adaptative par Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des codes LDPC en stéganographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idy Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Mohamed Farsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Khouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heulieu Bamar Diouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Points About Adaptive Steganography by Oracle (ASO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Kouider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1703-1707</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring security of H.264 videos by using watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Orlando, Florida, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint Trellis Coded Quantization (TCQ) Data Hiding Scheme in the JPEG2000 Part 2 Coding Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Nadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.1110-1114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyper-Cube Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820B, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Schéma Conjoint de Dissimulation de Données (Data Hiding) dans JPEG2000 basé sur la Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCQ Practical Evaluation in the Hyper-Cube Watermarking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2011.6012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Joint JPEG2000 Compression and Watermarking System Using a TCQ-Based Quantization Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Fransisco, CA, United States. pp.78820C, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.872122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the Real-Time Selective Encryption of AVS Video Coding Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.2116-2120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00840354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.264 Video Watermarking: Applications, Principles, Deadlocks, and Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA: Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00577950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Embedding Technique For Dirty Paper Trellis Codes Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Jose, CA, United States. pp.754311, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.839853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread Spectrum-Based Watermarking for Tardos Code-Based Fingerprinting for H.264/AVC Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hong Kong, China. pp.2105-2108, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2010.5652607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage et Compression Conjoint dans JPEG2000 avec un Algorithme de Quantification Codée par Treillis (TCQ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Encryption of C2DVLC of AVS Video Coding Standard for I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Suntec City, Singapore. pp.1655-1660, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2010.5582960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Capacity Reversible Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72571H, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.805561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singaporean-French Ipal Symposium (SinFra)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Fusionopolis, Singapore. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814277563_0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage informé hiérarchique d'un message hiérarchique (en vue de la protection vidéo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle technique pour le tatouage par Dirty Paper Trellis Code (DPTC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI'09 : 22ème Colloque GRETSI sur le traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Dijon, France, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychovisual Rotation-Based DPTC Watermarking Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2107-2111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00412951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Scan of High Frequency Subbands of Dyadic Intra Frame in MPEG4-AVC/H.264 Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, CA, United States. pp.72570U, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.806394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00415995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective And Scalable Encryption Of Enhancement Layers For Dyadic Scalable H.264/Avc By Scrambling Of Scan Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cairo, Egypt. pp.1273-1276, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2009.5413605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection Of H.264/Avc By Selective Encryption Of Cabac For I & P Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.2201-2205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering The Reconstruction Loop For Watermarking Of Intra And Inter Frames Of H.264/Avc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Glasgow, United Kingdom. pp.1794-1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of H.264/AVC by Selective Encryption of Cabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, NY, United States. pp.1038-1041, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICME.2009.5202675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatouage robuste aux attaques de désynchronisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Berrezoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC : MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Avignon, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00464243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reversible Data Hiding Method for Encrypted Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, CA, United States. pp.68191E, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.766754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 8-Bit-Grey-Level Image Embedding ITS 512 Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00348615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack By Colorization of a Grey-Level Image Hiding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME: International Conference on Multimedia and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Hannover, Germany. pp.1537-1540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00293115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion de Données Cachées pour une Reconstruction sans Perte de Régions d'Intérêts dans des Vidéos H.264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Montpellier, France. pp.149-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Protection of The Color of High Dimension Digital Painting Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WIAMIS: Workshop on Image Analysis for Multimedia Interactive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Santorini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion d'une palette couleur dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Troyes, France. pp.1205-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00180130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast And Efficient Method To Protect Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081T, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet Based Data-Hiding of DEM in the Context of Real Time 3D Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.64950N, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.703040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Hiding in H.264 Video for Lossless Reconstruction of Region of Interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: EUropean SIgnal Processing COnference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poznan, Poland. pp.2301-2305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00192603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Face Model Tracking Based On A Multiresolution Active Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, San Jose, CA, United States. pp.65081U, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.702751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grey-Level Image Embedding its Color Palette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Antonio, TX, United States. pp.389-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Color Image Hidden in a Grey-Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGIV: Colour in Graphics, Imaging and Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Leeds, United Kingdom. pp.226-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00123583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualisation 3D temps-réel à distance de MNT par insertion de données cachées basée ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liptracking and MPEG4 Animation with Feedback Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP'06: IEEE International Conference On Acoustics, Speech, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France, France. pp.677- 680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face Protection by Fast Selective Encryption in a Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Marconi Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Meuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET THE CRIME AND SECURITY Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, pp.420-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image couleur cachée dans une image en niveaux de gris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORESA: COmpression et REprésentation des Signaux Audiovisuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00129586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DCT-Based Data-Hiding Method to Embed the Color Information in a JPEG Grey Level Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO: European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00125715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Real-Time 3D-Face Model Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP: International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Genova, Italy. pp.461-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction Temps-Réel de Contours Labiaux par Segmentation Vidéo Robuste en Vue d'Animation 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Beaumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Luthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.489-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'un Modèle 3D de Visage en Temps-Réel et de Manière Robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Groupe d'Etude du Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Louvain-la-Neuve, Belgique. pp.675-678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie par télédétection THRS des plantations ligneuses (anacardiers, manguiers, teck…)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lelong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de présentation des premiers résultats à mi-parcours du projet OBSYDYA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cotonou, Bénin. CIRAD; Projet OBSYDYA, 1 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Health in practice: a socio-ecological approach for the study and management of zoonoticdiseases associated with free-roaming dogs in Southeast Asia (SEAdogSEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Garine-Wichatitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animika Kritiyakan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayan Tunas Artama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowath Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Michaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Joint Conference of the Association of Institutions for Tropical Veterinary Medicine &amp; Society for Tropical Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d'expérience sur l'utilisation de l'Intelligence Artificielle par le Cicat-Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Mourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Subsol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Téot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Cicatrisations 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04259947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklist Strategies to Improve the Reproducibility of Deep Learning Experiments with an Illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pizzigatti Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Deep Learning experiments: common challenges and recommendations for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeaneth Machicao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ben Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Meneguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Specht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDA 19th Plenary Meeting, Part Of International Data Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Seoul, South Korea. , 2022, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6587694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fast Embedding Technique For Dirty Paper Trellis Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthony T.S. Ho; Yun Q. Shi; H.J Kim; Mauro Barni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWDW: International Workshop on Digital Watermarking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Guildford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8th International Workshop on Digital Watermarking, LNCS (5703), pp.110-120, 2009, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03688-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00411704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganalysis: Detection of Hidden Data in Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1: Authentication and Data Hiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, Chapter 8, 2022, Online ISBN: 9781119901808 Print ISBN: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03815641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steganography: Embedding Data Into Multimedia Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Security 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, Wiley, pp.161-188, 2022, Online: 9781119901808 Print: 9781789450262. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119901808.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganographie : insertion d’informations dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 5, ISTE Group, pp.171-200, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03819891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéganalyse : détection d'information cachée dans des contenus multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cogranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité Multimédia - Partie 1 : Authentification et Insertion de Données Cachées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8, pp.261-303, 2021, 9781789480269. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9026.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning in steganography and steganalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Hassaballah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Media Steganography: Principles, Algorithms, Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.321-349, 2020, Chapter 14 Deep Learning in steganography and steganalysis, 978-0-12-819439-3. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819438-6.00022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02087729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Entropy Coding and Encryption in AVS Video Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zafar Shahid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Trends in Image and Video Processin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iConcept Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19, 2013, 978-14775548-3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00807064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantization Watermarking for Joint Compression and Data Hiding Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Goudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Hadj Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watermarking - Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 1, 2012, 978-953-51-0618-0. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/2342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Shahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sudhakar Radhakrishnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.18, 2011, 978-953-307-177-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00839366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting the Color Information by Hiding it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Mithun Das Gupta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 7, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntechOpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 978-953-51-5869-1. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/7453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00416228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence and Social Networks Can Help to Protect the Famous Dugong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mannocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Iovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.828597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03824398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of an autonomous buoy prototype to count pelagic sharks at FADs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Tolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indian Ocean Tuna Commission ad hoc Working Group on FADs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04742316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the invariance in security whatever the dimension of images for the steganalysis by deep-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Planolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04001355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some considerations to design an autonomous buoy system to enumerate pelagic sharks at Fish Aggregating Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Fite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Yedroudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Serres-Noïtaky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1, LIRMM (UM, CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04895187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAVELET BASED DATA HIDING OF DEM IN THE CONTEXT OF REALTIME 3D VISUALIZATION (Visualisation 3D Temps-Réel à Distance de MNT par Insertion de Données Cachées Basée Ondelettes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gesquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-06055, 2006, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00117176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation en objets vidéo pour un codage progressif et concurrentiel des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00004146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schémas de tatouage d'images, schémas de tatouage conjoint à la compression, et schémas de dissimulation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01234273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Spinazzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Becchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pittarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14092943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Dias Ribeiro Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nur Faiz Mahfudz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lilkendey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Bairouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Desgarnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109494" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13798" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yedroudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2020.102910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Itam-Pasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01681883v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.07.MWSF-317" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Shahid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-011-0225-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2012.11.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Goudia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadl Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0280-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00603198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2013.2248588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Dias Ribero Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537117v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518551v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Bahcekapili" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Arslan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ozdemir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Ozkirli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Akbas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPW68931.2025.11385990" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80871-5_6" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537130v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jarry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895134v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annass Bairouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261054v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282306" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zegaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pasquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03090482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ruiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oulad-Amara" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_36" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819818v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68787-8_40" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02559838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820892v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819897v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zakaria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS47025.2019.9035096" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884001v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685327v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309141" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883997v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01717550v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Derras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35080.32005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388975v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2016.7823908" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777361v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374110v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760435" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234164v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_8" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374123v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01227950v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374118v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532766" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2015.7324329" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tribouillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Courtade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743811" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838996v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467064" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838997v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838999v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Farsi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Khouma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heulieu Bamar Diouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839373v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadj Said" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872107" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839006v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839004v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nadj Said" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839005v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839384v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5582960" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.839853" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652607" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00840354v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00577950v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Berrezoug" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415891v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412951v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416006v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805561" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415995v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806394" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416225v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413605" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416222v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416223v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2009.5202675" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130160v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702741" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186893v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00180130v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192902v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703040" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130167v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702751" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129586v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181833v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animika Kritiyakan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Tunas Artama" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04259947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourgues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwdw.org.uk/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03688-0_12" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087729v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819438-6.00022-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iconceptpress.com/www/site/publication.papers.php?publicationID=BK021A" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839002v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2342" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416228v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/recent-advances-in-signal-processing/protecting-the-color-information-by-hiding-it" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7453" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03824398v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carcaillet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.828597" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04742316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Fite" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04001355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895187v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Serres-No&#239;taky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01234273v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Spinazzola" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Becchi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Pittarello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Ricci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm14092943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Dias Ribeiro Neto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barrelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nur Faiz Mahfudz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103547" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Lilkendey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Larbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11070" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04822119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Specht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Stall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeaneth Machicao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311967" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Bairouk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fouchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Pasquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244657" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bonnefille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abbas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Habib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Masset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.18859" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03708534v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Desgarnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mannocci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109494" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Meneguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corr&#234;a Pedro Luiz Pizzigatti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ea002379" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Guellati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13798" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Habib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fander.2021.09.129" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02937056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yedroudj" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2020.102910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03002261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67573-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Itam-Pasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01681883v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2018.07.MWSF-317" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Darling" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2018.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bartoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2015.2504401" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Shahid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Puech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-011-0225-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-013-0483-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lahanier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2012.11.042" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Goudia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadl Said" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-011-0280-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00603198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2013.2248588" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#234;nio Dias Ribero Neto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Garine-Wichatitsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05518551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alper Bahcekapili" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duygu Arslan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ozdemir" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berkay Ozkirli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Akbas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPW68931.2025.11385990" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80871-5_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP55913.2025.11084724" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537130v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Planolles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vill&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05238693v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Brau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS65942.2025.11007893" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05502070v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS55030.2025.11243920" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537117v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantina Madricardo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Mesghez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Petrizzo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Lahami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Marceta" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637143v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Jarry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-Equille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628594v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895134v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annass Bairouk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Pasquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_30" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261099v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32322-5_35" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04261054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Berti-&#201;quille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282306" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260935v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04260979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815620v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zegaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815617v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815454v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pasquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819818v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ruiz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066937v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68787-8_40" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03090482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Oulad-Amara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_36" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820865v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lapierre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03098196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68780-9_38" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02559838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3369412.3395061" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01968489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Brunel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rodriguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2019.14.COLOR-090" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820892v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Zakaria" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS47025.2019.9035096" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087761v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2019.8809043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685327v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pibre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GlobalSIP.2017.8309141" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884001v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01717550v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2018.8461438" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01883997v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867226v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss En-Nejjary" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777391v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35080.32005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03820925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Derras" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01884006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388975v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIFS.2016.7823908" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Commandre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584776v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01777286v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Ndiaye" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556762v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-1-W1-333-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31960-5_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374123v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01227950v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532766" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374090v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374110v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760435" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374095v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP.2015.7324329" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234242v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2015.7120524" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234249v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Tribouillard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Courtade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743811" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838993v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Kouider" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838995v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467064" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838997v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838999v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idy Diop" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohamed Farsi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Khouma" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heulieu Bamar Diouf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838996v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839004v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Nadj Said" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839371v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872107" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839003v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Hadj Said" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839005v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2011.6012007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839373v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872122" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00840354v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00577950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.839853" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5652607" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839378v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2010.5582960" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805561" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416013v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814277563_0002" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415891v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00412951v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00415995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806394" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416225v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5413605" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416223v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Meuel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416023v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICME.2009.5202675" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00464243v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Berrezoug" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.766754" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00348615v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00293115v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186893v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192606v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00180130v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702741" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192902v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.703040" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00192603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130167v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.702751" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00198526v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00123583v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130175v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beaumesnil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Luthon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109723v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marconi Rodrigues" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00129586v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125715v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106491v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106490v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181833v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lelong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637825v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Animika Kritiyakan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayan Tunas Artama" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowath Ly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Michaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04259947v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mourgues" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738323v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbess" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pizzigatti Corr&#234;a" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587702" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719090v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Meneguzzi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Corr&#234;a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6587694" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00411704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iwdw.org.uk/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03688-0_12" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03815641v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601267v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119901808.ch5" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03819891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02470070v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9026.ch8" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02087729v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819438-6.00022-0" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807064v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iconceptpress.com/www/site/publication.papers.php?publicationID=BK021A" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839002v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/2342" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00416228v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/recent-advances-in-signal-processing/protecting-the-color-information-by-hiding-it" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/7453" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03824398v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carcaillet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Iovan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.828597" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04742316v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forget" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Fite" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tolotti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04001355v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04895187v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Serres-No&#239;taky" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00117176v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01234273v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>