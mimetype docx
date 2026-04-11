--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1380,758 +1380,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-site- and single-atom-resolved measurement of correlation functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum gases: Relaxation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-013-5552-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (10), pp.607 - 608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphys2764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397817v1</w:t>
+                <w:t xml:space="preserve">hal-01398139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of a mobile spin impurity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Schauss</w:t>
+                <w:t xml:space="preserve">Single-site- and single-atom-resolved measurement of correlation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphys2561⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.27 - 39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-013-5552-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397822v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum gases: Relaxation dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum dynamics of a mobile spin impurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kantian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (10), pp.607 - 608. </w:t>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.235 - 241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys2764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01398139v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-cone-like spreading of correlations in a quantum many-body system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘Higgs’ amplitude mode at the two-dimensional superfluid/Mott insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 481 (7382), pp.484 - 487. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10748⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 487 (7408), pp.454 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature11255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397832v1</w:t>
+                <w:t xml:space="preserve">hal-01397828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Higgs’ amplitude mode at the two-dimensional superfluid/Mott insulator transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
+                <w:t xml:space="preserve">Propagation front of correlations in an interacting Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Barmettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pekker</w:t>
+                <w:t xml:space="preserve">Dario Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Kollath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature11255⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397828v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation front of correlations in an interacting Bose gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Light-cone-like spreading of correlations in a quantum many-body system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Barmettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85 (5), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 481 (7382), pp.484 - 487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.053625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature10748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397829v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of spatially ordered structures in a two-dimensional Rydberg gas</w:t>
               </w:r>
@@ -2251,90 +2251,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Correlated Particle-Hole Pairs and String Order in Low-Dimensional Mott Insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Weitenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2647,364 +2647,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-atom-resolved fluorescence imaging of an atomic Mott insulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuel Endres</w:t>
+                <w:t xml:space="preserve">Equilibrium state of a trapped two-dimensional Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen P. Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Yefsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth J. Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Immanuel Bloch</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Desbuquois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature09378⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.013609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397842v1</w:t>
+                <w:t xml:space="preserve">hal-01397845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium state of a trapped two-dimensional Bose gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenneth J. Günter</w:t>
+                <w:t xml:space="preserve">Single-atom-resolved fluorescence imaging of an atomic Mott insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob F. Sherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Desbuquois</w:t>
+                <w:t xml:space="preserve">Immanuel Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (1), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 467 (7311), pp.68 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.82.013609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature09378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397845v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical scheme for a light-induced gauge field in an atomic Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth J. Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen P. Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dalibard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Patrick Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth John Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,51 +3948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05239297v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Journet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goudail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ymkm-frhw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04707303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyeop Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.032819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02903051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physics.13.109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333792v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molineri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#233;javille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bataille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab707f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeiher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuhara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hild" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1258351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fukuhara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schauss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Endres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hild" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endres" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weitenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5552-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kantian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2561" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01398139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397832v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10748" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pekker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11255" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053625" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209284" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weitenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob F. Sherson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.215301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09378" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen P. Rath" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yefsah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. G&#252;nter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013609" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.011604" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306182v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patrick Rath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth John G&#252;nter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Juzeliunas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/60001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194992v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Hadzibabic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kr&#252;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04851" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005538v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03865197v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/90-1/10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05239297v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Journet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goudail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ymkm-frhw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04707303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyeop Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.032819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02903051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physics.13.109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333792v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molineri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#233;javille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bataille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab707f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeiher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuhara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hild" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1258351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fukuhara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schauss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Endres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hild" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01398139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weitenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5552-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kantian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2561" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pekker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10748" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209284" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weitenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob F. Sherson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.215301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen P. Rath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yefsah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. G&#252;nter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09378" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.011604" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306182v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patrick Rath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth John G&#252;nter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Juzeliunas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/60001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194992v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Hadzibabic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kr&#252;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04851" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005538v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03865197v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/90-1/10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>