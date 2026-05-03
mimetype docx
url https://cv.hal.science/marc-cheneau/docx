--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -351,252 +351,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Speed Test for Ripples in a Quantum System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shelving spectroscopy of the strontium intercombination line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Molineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fréjaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physics.13.109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (8), pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab707f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903051v1</w:t>
+                <w:t xml:space="preserve">hal-02333792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelving spectroscopy of the strontium intercombination line</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Duval</w:t>
+                <w:t xml:space="preserve">A Speed Test for Ripples in a Quantum System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bataille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Sanchez-Palencia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (8), pp.085005. </w:t>
+              <w:t xml:space="preserve">Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ab707f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physics.13.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333792v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal counting statistics in an atomic two-mode squeezed vacuum state</w:t>
               </w:r>
@@ -1246,161 +1246,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic observation of magnon bound states and their dynamics</w:t>
+                <w:t xml:space="preserve">Quantum dynamics of a mobile spin impurity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adrian Kantian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peter Schauss</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 502 (7469), pp.76 - 79. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.235 - 241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature12541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nphys2561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397783v1</w:t>
+                <w:t xml:space="preserve">hal-01397822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum gases: Relaxation dynamics</w:t>
               </w:r>
@@ -1592,161 +1592,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamics of a mobile spin impurity</w:t>
+                <w:t xml:space="preserve">Microscopic observation of magnon bound states and their dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Kantian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Endres</w:t>
+                <w:t xml:space="preserve">Sebastian Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (4), pp.235 - 241. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 502 (7469), pp.76 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nphys2561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature12541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397822v1</w:t>
+                <w:t xml:space="preserve">hal-01397783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Higgs’ amplitude mode at the two-dimensional superfluid/Mott insulator transition</w:t>
               </w:r>
@@ -1784,51 +1784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 487 (7408), pp.454 - 458. </w:t>
@@ -2035,51 +2035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Poletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 481 (7382), pp.484 - 487. </w:t>
@@ -2117,51 +2117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of spatially ordered structures in a two-dimensional Rydberg gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 491 (7422), pp.87 - 91. </w:t>
@@ -2245,429 +2245,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Correlated Particle-Hole Pairs and String Order in Low-Dimensional Mott Insulators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Schauss</w:t>
+                <w:t xml:space="preserve">Single-spin addressing in an atomic Mott insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Weitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob F. Sherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1209284⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 471 (7338), pp.319 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature09827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397834v1</w:t>
+                <w:t xml:space="preserve">hal-01397838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-spin addressing in an atomic Mott insulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Coherent Light Scattering from a Two-Dimensional Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Weitenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Schauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Endres</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 471 (7338), pp.319 - 324. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature09827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.215301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397838v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Light Scattering from a Two-Dimensional Mott Insulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Endres</w:t>
+                <w:t xml:space="preserve">Observation of Correlated Particle-Hole Pairs and String Order in Low-Dimensional Mott Insulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Endres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fukuhara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Weitenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (21), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6053), pp.200 - 203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.215301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1209284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397835v1</w:t>
+                <w:t xml:space="preserve">hal-01397834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium state of a trapped two-dimensional Bose gas</w:t>
               </w:r>
@@ -2787,64 +2787,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-atom-resolved fluorescence imaging of an atomic Mott insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob F. Sherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Weitenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Endres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,334 +3045,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric potentials in quantum optics: A semi-classical interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trapped two-dimensional Bose gas: from Bose-Einstein condensation to Berezinskii-Kosterlitz-Thouless physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Hadzibabic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Patrick Rath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dalibard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 83 (6), pp.60001. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.045006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/60001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306182v2</w:t>
+                <w:t xml:space="preserve">hal-00194992v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trapped two-dimensional Bose gas: from Bose-Einstein condensation to Berezinskii-Kosterlitz-Thouless physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometric potentials in quantum optics: A semi-classical interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cheneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Patrick Rath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Yefsah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Hadzibabic</w:t>
+                <w:t xml:space="preserve">Kenneth John Günter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Krüger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gediminas Juzeliunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.045006. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (6), pp.60001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/60001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194992v3</w:t>
+                <w:t xml:space="preserve">hal-00306182v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berezinskii-Kosterlitz-Thouless Crossover in a Trapped Atomic Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Hadzibabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cheneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Phase Defects in Quasi-2D Bose-Einstein Condensates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Hadzibabic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Battelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3948,51 +3948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05239297v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Journet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goudail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ymkm-frhw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04707303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyeop Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.032819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02903051v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physics.13.109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333792v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molineri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#233;javille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bataille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab707f" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeiher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuhara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hild" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1258351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397783v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fukuhara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schauss" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Endres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hild" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12541" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01398139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weitenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5552-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kantian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2561" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pekker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10748" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209284" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weitenberg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob F. Sherson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09827" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.215301" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen P. Rath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yefsah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. G&#252;nter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09378" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.011604" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306182v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patrick Rath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth John G&#252;nter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Juzeliunas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/60001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194992v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Hadzibabic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kr&#252;ger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04851" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005538v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03865197v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/90-1/10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05239297v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cheneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Journet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boffety" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Goudail" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kulcs&#225;r" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ymkm-frhw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04707303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Faisant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanghyeop Lee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.032819" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333792v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Manai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Molineri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fr&#233;javille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bataille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ab707f" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02903051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sanchez-Palencia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physics.13.109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03457060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Amodjee" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dussarrat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dareau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.7.1.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01551704v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre I Dussarrat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime I Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek I Imanaliev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lopes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.173202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397721v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schauss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeiher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fukuhara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hild" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1258351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almazbek Imanaliev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Boiron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14331" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922184v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Ruaudel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.013615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Fukuhara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kantian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Endres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schauss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2561" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01398139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys2764" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weitenberg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-013-5552-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hild" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature12541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pekker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barmettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Poletti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.053625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397832v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10748" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397825v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11596" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Weitenberg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob F. Sherson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09827" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.215301" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397834v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1209284" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397845v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen P. Rath" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Yefsah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. G&#252;nter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.82.013609" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397842v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immanuel Bloch" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09378" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397848v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dalibard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.011604" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194992v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Hadzibabic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kr&#252;ger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Patrick Rath" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306182v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth John G&#252;nter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Juzeliunas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/60001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Battelier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04851" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005538v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Stock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03865197v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/90-1/10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>