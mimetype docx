--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -557,234 +557,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chabauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919805v1</w:t>
+                <w:t xml:space="preserve">hal-02130615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130615v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t>
               </w:r>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification des comportements à connotation violente et gestion des interactions dans une classe RAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner dans les collèges difficiles en France : interactions et perception croisée des élèves et de l'enseignant à propos des incivilités et comportements à connotation violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3838,51 +3838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions enseignant-élèves et perception des transgressions en classe d'Education physique dans les collèges difficiles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3918,238 +3918,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
+                <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
+              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143628v1</w:t>
+                <w:t xml:space="preserve">hal-01143548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
+                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Rolland</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
+              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143548v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard phénoménologique sur l’expérience corporelle</w:t>
               </w:r>
@@ -4247,51 +4247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-75, 2011</w:t>
@@ -4314,397 +4314,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignant, un chercheur producteur de savoir qui tend à s'ignorer : le cas de l'enseignement de l'Education Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cizeron et N. Gal-Petitfaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
+              <w:t xml:space="preserve">Analyse des pratiques : expérience et gestes professionnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Blaise Pascal, pp.207-220, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076909v1</w:t>
+                <w:t xml:space="preserve">hal-00811927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le geste professionnel comme concept et outil d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cizeron et N. Gal-Petitfaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
+              <w:t xml:space="preserve">Analyse des pratiques : expérience et gestes professionnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Blaise Pascal, pp.257-268, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143635v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste professionnel comme concept et outil d'analyse</w:t>
+                <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Cizeron et N. Gal-Petitfaux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse des pratiques : expérience et gestes professionnels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université Blaise Pascal, pp.257-268, 2010</w:t>
+              <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811926v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignant, un chercheur producteur de savoir qui tend à s'ignorer : le cas de l'enseignement de l'Education Physique et Sportive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Terral</w:t>
+                <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Cizeron et N. Gal-Petitfaux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse des pratiques : expérience et gestes professionnels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université Blaise Pascal, pp.207-220, 2010</w:t>
+              <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811927v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en « vagues » et en « ateliers » : deux façons d’enseigner et d’apprendre au cours de leçons de gymnastique</w:t>
               </w:r>
@@ -5039,51 +5039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811926v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01121442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01121442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>