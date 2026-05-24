--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -475,480 +475,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t>
+                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Rolland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boizumault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Chabauty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919824v1</w:t>
+                <w:t xml:space="preserve">hal-02130615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner l'EPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130615v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'activité motrice de l'élève pour guider ses apprentissages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+                <w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.15-30</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919805v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligibilité métaphorique comme fondement anthropo-cognitif de l'expertise des entraineurs en gymnastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Rolland</w:t>
+                <w:t xml:space="preserve">Quel cadre d’analyse de l’activité motrice de l’élève en EPS ? Etude de cas en enseignement scolaire de la natation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919787v1</w:t>
+                <w:t xml:space="preserve">hal-01156534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel cadre d’analyse de l’activité motrice de l’élève en EPS ? Etude de cas en enseignement scolaire de la natation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Ganière</w:t>
+                <w:t xml:space="preserve">Agir et penser avec les mains pour enseigner la gymnastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.65-85</w:t>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156534v1</w:t>
+                <w:t xml:space="preserve">hal-01919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un curriculum « réel », ou comment se rendre intelligible l’activité de l’élève ?</w:t>
               </w:r>
@@ -1107,51 +1107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère fictionnel des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,51 +1271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et intervenir : les connaissances des entraîneurs experts en gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification des comportements à connotation violente et gestion des interactions dans une classe RAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1511,290 +1511,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croyance comme point d'appui à l'action. Etude de cas sur les croyances des enseignants</w:t>
+                <w:t xml:space="preserve">L’activité de supervision active des enseignants d’EPS en gymnastique : quels savoirs professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Anthropologie des Connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (1), pp.149-171</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811886v1</w:t>
+                <w:t xml:space="preserve">hal-01076098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité de supervision active des enseignants d’EPS en gymnastique : quels savoirs professionnels ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 77, pp.29-42</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076098v1</w:t>
+                <w:t xml:space="preserve">hal-00834570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et expertise perceptive des entraîneurs en gymnastique sportive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La croyance comme point d'appui à l'action. Etude de cas sur les croyances des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.107-121</w:t>
+              <w:t xml:space="preserve">Revue Anthropologie des Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.149-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834570v1</w:t>
+                <w:t xml:space="preserve">hal-00811886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modelage du corps en mouvement des gymnastes par les entraîneurs experts en gymnastique artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience corporelle au fondement des connaissances d'intervention des entraîneurs en gymnastique artistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2507,51 +2507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance implicite et intelligibilité pratique : les entraîneurs experts en gymnastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2602,51 +2602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner dans les collèges difficiles en France : interactions et perception croisée des élèves et de l'enseignant à propos des incivilités et comportements à connotation violente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des connaissances des entraîneurs experts en gymnastique sportive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2868,303 +2868,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse interlocutoire de deux séances de classes : étude du système de configuration pronominale (en tant qu'indice d'adressage) pour interpréter la cohérence discursive et actionnelle d'enseignants experts ou débutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+                <w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Baques</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La notion de gestes professionnels : entre analyse de l'activité, épistémologie et ingénierie de formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809270v1</w:t>
+                <w:t xml:space="preserve">hal-00835600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les savoir-faire perceptifs experts des entraîneurs en gymnastique artistique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Rolland</w:t>
+                <w:t xml:space="preserve">Analyse interlocutoire de deux séances de classes : étude du système de configuration pronominale (en tant qu'indice d'adressage) pour interpréter la cohérence discursive et actionnelle d'enseignants experts ou débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Goigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 5è biennale de l'ARIS " L'intervention en sport et ses contextes institutionnels : cultures et singularité de l'action "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Rodez, France</w:t>
+              <w:t xml:space="preserve">La notion de gestes professionnels : entre analyse de l'activité, épistémologie et ingénierie de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835600v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience passée et présent cognitif de la construction partagée des connaissances implicites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Biache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études thématique sur Le Temps de l'Ecole Doctorale des Lettres, Sciences Humaines et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3819,522 +3819,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions enseignant-élèves et perception des transgressions en classe d'Education physique dans les collèges difficiles en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cizeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vaslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Cizeron</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ganière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.20-26, 2011</w:t>
+              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143631v1</w:t>
+                <w:t xml:space="preserve">hal-01143628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La connaissance mécanique des entraîneurs. Études de cas en gymnastique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.102-107, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01143548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogénèse du saut de main : croisement de données biomécaniques et de l’expérience subjective du gymnaste</w:t>
+                <w:t xml:space="preserve">Regard phénoménologique sur l’expérience corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Gal-Petitfaux et B. Huet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.108-114, 2011</w:t>
+              <w:t xml:space="preserve">L’expérience corporelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, revue EP.S, pp.11-24, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143628v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard phénoménologique sur l’expérience corporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurations de l'activité de l'enseignant d'Education physique en situation de supervision active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">N. Gal-Petitfaux et B. Huet. </w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’expérience corporelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, revue EP.S, pp.11-24, 2011</w:t>
+              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-75, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076125v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations de l'activité de l'enseignant d'Education physique en situation de supervision active</w:t>
+                <w:t xml:space="preserve">Interactions enseignant-élèves et perception des transgressions en classe d'Education physique dans les collèges difficiles en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l’Université du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-75, 2011</w:t>
+              <w:t xml:space="preserve">Mieux former pour agir dans une société en mouvement.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.20-26, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143630v1</w:t>
+                <w:t xml:space="preserve">hal-01143631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignant, un chercheur producteur de savoir qui tend à s'ignorer : le cas de l'enseignement de l'Education Physique et Sportive</w:t>
               </w:r>
@@ -4400,311 +4400,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le geste professionnel comme concept et outil d'analyse</w:t>
+                <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">M. Cizeron et N. Gal-Petitfaux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-S Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse des pratiques : expérience et gestes professionnels.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'université Blaise Pascal, pp.257-268, 2010</w:t>
+              <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811926v1</w:t>
+                <w:t xml:space="preserve">hal-01076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métaphore de l’énergie dans trois contextes d’intervention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">C. Amans-Passaga, N. Gal-Petitfaux, P. Terral, M. Cizeron &amp; M.-F. Carnus. </w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Adé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intervention en sport dans ses contextes institutionnels : cultures et singularité de l’action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Champollion, pp.179-184, 2010</w:t>
+              <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076909v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité et expérience des acteurs en situation : les apports de l’anthropologie cognitive</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le geste professionnel comme concept et outil d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Editions Revue EP.S. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cizeron et N. Gal-Petitfaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M. Musard, G. Carlier &amp; M. Loquet (Eds). Sciences de l’intervention en EPS et en sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.67-85, 2010</w:t>
+              <w:t xml:space="preserve">Analyse des pratiques : expérience et gestes professionnels.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université Blaise Pascal, pp.257-268, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143635v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail en « vagues » et en « ateliers » : deux façons d’enseigner et d’apprendre au cours de leçons de gymnastique</w:t>
               </w:r>
@@ -5039,51 +5039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811886v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076125v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01121442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gani&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.4252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983516v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cizeron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919840v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919805v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rolland" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156534v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121756v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834570v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811886v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987467v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987426v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809162v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809187v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Biache" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832793v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Amans-Passaga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/99-184-la-pluralite-du-reel-en-education.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076172v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076170v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143628v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vaslin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Huet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811927v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076909v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Clave" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143635v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ad&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01121442v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>