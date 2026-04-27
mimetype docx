--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -181,1099 +181,1099 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mindfulness and coping flexibility in the early phases of burnout development in intensive care unit healthcare workers during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Optical scattering coefficient measurement of blood plasma during clot formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Claverie</w:t>
+                <w:t xml:space="preserve">Lea Abi Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
+                <w:t xml:space="preserve">Wadih Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pellissier</w:t>
+                <w:t xml:space="preserve">Fabrice Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jacob</w:t>
+                <w:t xml:space="preserve">Bernard Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigier</w:t>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328064. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.065015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae103c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468012v1</w:t>
+                <w:t xml:space="preserve">hal-05370183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical scattering coefficient measurement of blood plasma during clot formation</w:t>
+                <w:t xml:space="preserve">Influence of mindfulness and coping flexibility in the early phases of burnout development in intensive care unit healthcare workers during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Abi Nassif</w:t>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadih Khater</w:t>
+                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pellen</w:t>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Jeune</w:t>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Abboud</w:t>
+                <w:t xml:space="preserve">Cécile Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.065015. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae103c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370183v1</w:t>
+                <w:t xml:space="preserve">hal-05468012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a comfort scale compared with a pain numerical rate scale on opioids consumption in postanaesthesia care unit: the COMFORT study</w:t>
+                <w:t xml:space="preserve">Continuation vs Discontinuation of Renin-Angiotensin System Inhibitors Before Major Noncardiac Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fusco</w:t>
+                <w:t xml:space="preserve">Matthieu Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Meuret</w:t>
+                <w:t xml:space="preserve">Jérémy Falcone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Bernard</w:t>
+                <w:t xml:space="preserve">Bernard Cholley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Musellec</w:t>
+                <w:t xml:space="preserve">Hélène Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martin</w:t>
+                <w:t xml:space="preserve">Amélie Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (4), pp.839-845. </w:t>
+              <w:t xml:space="preserve">JAMA Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 332 (12), pp.970-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bja.2024.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jama.2024.17123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04714720v1</w:t>
+                <w:t xml:space="preserve">hal-04683070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation vs Discontinuation of Renin-Angiotensin System Inhibitors Before Major Noncardiac Surgery</w:t>
+                <w:t xml:space="preserve">Effect of a comfort scale compared with a pain numerical rate scale on opioids consumption in postanaesthesia care unit: the COMFORT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Legrand</w:t>
+                <w:t xml:space="preserve">Nicolas Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Falcone</w:t>
+                <w:t xml:space="preserve">Ludovic Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cholley</w:t>
+                <w:t xml:space="preserve">Franck Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Charbonneau</w:t>
+                <w:t xml:space="preserve">Hervé Musellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Delaporte</w:t>
+                <w:t xml:space="preserve">Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 332 (12), pp.970-978. </w:t>
+              <w:t xml:space="preserve">British Journal of Anaesthesia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (4), pp.839-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jama.2024.17123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bja.2024.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683070v1</w:t>
+                <w:t xml:space="preserve">hal-04714720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of COVID-19-Related ARDS Patients Hospitalized in a Military Field Intensive Care Unit</w:t>
+                <w:t xml:space="preserve">25 mm Hg versus 35 mm Hg elastic compression stockings to prevent post-thrombotic syndrome after deep vein thrombosis (CELEST): a randomised, double-blind, non-inferiority trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Mathais</w:t>
+                <w:t xml:space="preserve">Céline Genty-Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Morvan</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Barrellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Rager</w:t>
+                <w:t xml:space="preserve">François Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Escarment</w:t>
+                <w:t xml:space="preserve">Violaine Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 187 (9), pp.e1549-e1555. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.e886-e896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/milmed/usab268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(22)00247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991010v1</w:t>
+                <w:t xml:space="preserve">hal-03890237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 mm Hg versus 35 mm Hg elastic compression stockings to prevent post-thrombotic syndrome after deep vein thrombosis (CELEST): a randomised, double-blind, non-inferiority trial</w:t>
+                <w:t xml:space="preserve">Outcomes of COVID-19-Related ARDS Patients Hospitalized in a Military Field Intensive Care Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Galanaud</w:t>
+                <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Genty-Vermorel</w:t>
+                <w:t xml:space="preserve">Quentin Mathais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Barrellier</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Becker</w:t>
+                <w:t xml:space="preserve">Gwendoline Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Jabbour</w:t>
+                <w:t xml:space="preserve">Jacques Escarment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (12), pp.e886-e896. </w:t>
+              <w:t xml:space="preserve">Military Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (9), pp.e1549-e1555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(22)00247-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/milmed/usab268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890237v1</w:t>
+                <w:t xml:space="preserve">hal-04991010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of remifentanil for rapid sequence induction and intubation in patients at risk of pulmonary aspiration of gastric contents compared to rapid-onset paralytic agents: study protocol for a non-inferiority simple blind randomized controlled trial (the REMICRUSH study)</w:t>
+                <w:t xml:space="preserve">Study protocol for a multicentre, 2×2 factorial, randomised, controlled trial evaluating the interest of intravenous iron and tranexamic acid to reduce blood transfusion in hip fracture patients (the HiFIT study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grillot</w:t>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Garot</w:t>
+                <w:t xml:space="preserve">Thibault Loupec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouzat</w:t>
+                <w:t xml:space="preserve">Bruno Vielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05192-x⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.e040273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379005v1</w:t>
+                <w:t xml:space="preserve">hal-03665256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol for a multicentre, 2×2 factorial, randomised, controlled trial evaluating the interest of intravenous iron and tranexamic acid to reduce blood transfusion in hip fracture patients (the HiFIT study)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Assessment of remifentanil for rapid sequence induction and intubation in patients at risk of pulmonary aspiration of gastric contents compared to rapid-onset paralytic agents: study protocol for a non-inferiority simple blind randomized controlled trial (the REMICRUSH study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Garot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+                <w:t xml:space="preserve">Olivier Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vielle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Pierre Bouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.e040273. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2020-040273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05192-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665256v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and outcome of patients admitted to intensive care after anaphylaxis in France: a retrospective multicentre study</w:t>
               </w:r>
@@ -1521,295 +1521,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
+                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Louise de Charentenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Chanques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+                <w:t xml:space="preserve">Guillaume Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+                <w:t xml:space="preserve">Nicolas Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fermier</w:t>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (6), pp.2404-2413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949178v1</w:t>
+                <w:t xml:space="preserve">hal-03109216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schnell</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pichon</w:t>
+                <w:t xml:space="preserve">Gerald Chanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maleka Schenck</w:t>
+                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Cronier</w:t>
+                <w:t xml:space="preserve">Brice Fermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158 (6), pp.2404-2413. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109216v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and outcome of patients admitted to intensive care after anaphylaxis in France: a retrospective multicentre study</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'échographie gastrique dans l'évaluation du résidu gastrique des patients de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2247,51 +2247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3513DE25"/>
+    <w:nsid w:val="5C14FB14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-danguy-des-deserts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-9955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176569480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05370183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abi Nassif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Khater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae103c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714720v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Musellec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.06.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Falcone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charbonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delaporte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2024.17123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04991010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mathais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escarment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galanaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genty-Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Barrellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jabbour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(22)00247-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379005v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05192-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loupec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040273" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tacquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Millard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Soufir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.08.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mezzarobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Teule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100931" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02059406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baynat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.101B2.BJJ-2018-0898.R1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00905723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-danguy-des-deserts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-9955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176569480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05370183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abi Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Khater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae103c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Falcone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charbonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delaporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2024.17123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Musellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.06.029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galanaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genty-Vermorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Barrellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jabbour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(22)00247-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04991010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mathais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escarment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loupec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05192-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tacquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Millard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Soufir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.08.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mezzarobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Teule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100931" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02059406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baynat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.101B2.BJJ-2018-0898.R1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00905723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>