--- v1 (2026-04-27)
+++ v2 (2026-05-22)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical scattering coefficient measurement of blood plasma during clot formation</w:t>
+                <w:t xml:space="preserve">Influence of mindfulness and coping flexibility in the early phases of burnout development in intensive care unit healthcare workers during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Abi Nassif</w:t>
+                <w:t xml:space="preserve">Damien Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadih Khater</w:t>
+                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Pellen</w:t>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Le Jeune</w:t>
+                <w:t xml:space="preserve">Sandrine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Abboud</w:t>
+                <w:t xml:space="preserve">Cécile Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.065015. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae103c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370183v1</w:t>
+                <w:t xml:space="preserve">hal-05468012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mindfulness and coping flexibility in the early phases of burnout development in intensive care unit healthcare workers during the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Optical scattering coefficient measurement of blood plasma during clot formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Claverie</w:t>
+                <w:t xml:space="preserve">Lea Abi Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Duffaud</w:t>
+                <w:t xml:space="preserve">Wadih Khater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Pellissier</w:t>
+                <w:t xml:space="preserve">Fabrice Pellen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jacob</w:t>
+                <w:t xml:space="preserve">Bernard Le Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigier</w:t>
+                <w:t xml:space="preserve">Marie Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0328064. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.065015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0328064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/ae103c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468012v1</w:t>
+                <w:t xml:space="preserve">hal-05370183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation vs Discontinuation of Renin-Angiotensin System Inhibitors Before Major Noncardiac Surgery</w:t>
               </w:r>
@@ -717,295 +717,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 mm Hg versus 35 mm Hg elastic compression stockings to prevent post-thrombotic syndrome after deep vein thrombosis (CELEST): a randomised, double-blind, non-inferiority trial</w:t>
+                <w:t xml:space="preserve">Outcomes of COVID-19-Related ARDS Patients Hospitalized in a Military Field Intensive Care Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Galanaud</w:t>
+                <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Genty-Vermorel</w:t>
+                <w:t xml:space="preserve">Quentin Mathais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Barrellier</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Becker</w:t>
+                <w:t xml:space="preserve">Gwendoline Rager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Jabbour</w:t>
+                <w:t xml:space="preserve">Jacques Escarment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Haematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (12), pp.e886-e896. </w:t>
+              <w:t xml:space="preserve">Military Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 187 (9), pp.e1549-e1555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2352-3026(22)00247-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/milmed/usab268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890237v1</w:t>
+                <w:t xml:space="preserve">hal-04991010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of COVID-19-Related ARDS Patients Hospitalized in a Military Field Intensive Care Unit</w:t>
+                <w:t xml:space="preserve">25 mm Hg versus 35 mm Hg elastic compression stockings to prevent post-thrombotic syndrome after deep vein thrombosis (CELEST): a randomised, double-blind, non-inferiority trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Galanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Mathais</w:t>
+                <w:t xml:space="preserve">Céline Genty-Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Morvan</w:t>
+                <w:t xml:space="preserve">Marie-Thérèse Barrellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendoline Rager</w:t>
+                <w:t xml:space="preserve">François Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Escarment</w:t>
+                <w:t xml:space="preserve">Violaine Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 187 (9), pp.e1549-e1555. </w:t>
+              <w:t xml:space="preserve">The Lancet Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (12), pp.e886-e896. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/milmed/usab268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-3026(22)00247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991010v1</w:t>
+                <w:t xml:space="preserve">hal-03890237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study protocol for a multicentre, 2×2 factorial, randomised, controlled trial evaluating the interest of intravenous iron and tranexamic acid to reduce blood transfusion in hip fracture patients (the HiFIT study)</w:t>
               </w:r>
@@ -1043,51 +1043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.e040273. </w:t>
@@ -1521,295 +1521,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
+                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise de Charentenay</w:t>
+                <w:t xml:space="preserve">Antoine Roquilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Schnell</w:t>
+                <w:t xml:space="preserve">Gerald Chanques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pichon</w:t>
+                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maleka Schenck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Cronier</w:t>
+                <w:t xml:space="preserve">Brice Fermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03109216v1</w:t>
+                <w:t xml:space="preserve">hal-02949178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of French recommendations for the prevention and the treatment of hospital-acquired pneumonia: a cluster-randomized trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outcomes in 886 Critically Ill Patients After Near-Hanging Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de Charentenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roquilly</w:t>
+                <w:t xml:space="preserve">Guillaume Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Chanques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sigismond Lasocki</w:t>
+                <w:t xml:space="preserve">Nicolas Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foucrier</w:t>
+                <w:t xml:space="preserve">Maleka Schenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Fermier</w:t>
+                <w:t xml:space="preserve">Pierrick Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (6), pp.2404-2413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2020.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949178v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology and outcome of patients admitted to intensive care after anaphylaxis in France: a retrospective multicentre study</w:t>
               </w:r>
@@ -2095,51 +2095,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de l'échographie gastrique dans l'évaluation du résidu gastrique des patients de réanimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Danguy Des Déserts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2247,51 +2247,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C14FB14"/>
+    <w:nsid w:val="70A1C9A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2478,51 +2478,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-danguy-des-deserts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-9955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176569480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05370183v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abi Nassif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Khater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae103c" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468012v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328064" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Falcone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charbonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delaporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2024.17123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Musellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.06.029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890237v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galanaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genty-Vermorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Barrellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jabbour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(22)00247-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04991010v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mathais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escarment" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loupec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05192-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tacquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Millard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Soufir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.08.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mezzarobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Teule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100931" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02059406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baynat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.101B2.BJJ-2018-0898.R1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00905723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-danguy-des-deserts" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0185-9955" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176569480" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Duffaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0328064" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05370183v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Abi Nassif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Khater" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pellen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Le Jeune" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abboud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/ae103c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Falcone" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cholley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charbonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Delaporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2024.17123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Meuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Musellec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.06.029" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04991010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mathais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Morvan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Rager" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Escarment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/milmed/usab268" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03890237v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Galanaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Genty-Vermorel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Barrellier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Jabbour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-3026(22)00247-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665256v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigismond Lasocki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loupec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vielle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-040273" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379005v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grillot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Garot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouzat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05192-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005829v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tacquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chenard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Millard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Soufir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2020.08.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mezzarobba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Abou-Arab" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Teule" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2021.100931" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chanques" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foucrier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Fermier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1441" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Charentenay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schnell" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maleka Schenck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cronier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2020.07.064" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02059406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clav&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baynat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danguy Des D&#233;serts" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1302/0301-620X.101B2.BJJ-2018-0898.R1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00905723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>