--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Debono </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et interculturalité dans l’enseignement supérieur : aspects institutionnels, appuis théoriques et pistes d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Plurilingualism and Language Policies in Tertiary/Higher Education and Research in Europe and Beyond, Vol. 6, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborations et réceptions des politiques didactico-linguistiques européennes. Témoignages contrastés pour une histoire du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseignant technicien » vs valeurs/convictions : quelle responsabilité de la didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-1 (18-1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.8689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité ou altérité ? Quels projets pour la didactologie-didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une mission « civilisatrice » à une centration « (socio)pragmatique » : une interprétation de l'évolution de la dimension culturelle en didactologie du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60-61, pp.41-62. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dhfles.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux grandes conceptions de la réception (et leurs places respectives en sociolinguistique francophone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Epistémologie et histoire des idées sociolinguistiques, 28, pp.190-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l'innovation à la didactique des langues ? Eléments d'histoire notionnelle pour une réflexion (très) actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et distance en didactique diversitaire des langues-cultures. Exemples de réflexion à partir de Diffodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Réflexions en lien avec le projet Diffodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.23-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la contractualisation des rapports sociaux : le cas de la politique d'accueil et d'intégration linguistico-culturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles interrogations sur la migration. Langages et pratiques, 122, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et traitements de la diversité. Vers une diversité diversitaire en didactiques des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enseignements universitaires francophones en milieux bi / plurilingues, 10 (3), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la contractualisation des rapports sociaux. Le cas de la politique d’accueil et d’intégration linguistico-culturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles interrogations sur la migration. Langages et pratiques, 122, pp. 27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche interculturelle de ‘taille humaine’ : entretien entre Fred Dervin & Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches qualitatives en SHS. Approches interdisciplinaires de la diversité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, GOÏ, C. (éd.),, pp. 87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des représentations interculturelles en F.O.U. juridique : pertinence d’une approche herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8-1, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des représentations interculturelles en Français sur Objectifs Universitaires juridique : pertinence d’une approche herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°8-1, pp. 79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociolinguiste est-il (sur) son terrain ? Problématisations d’une métaphore fondatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tending</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Plurarité linguistique et démarche de recherche. Vers une sociolinguistique complexifiée, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens entre langue, nature et culture chez Van Lier : une lecture des Logiques de dix langues européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants de droit face à la norme linguistique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants de droit face à la norme linguistique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ruptures et continuités dans l’acquisition de la maîtrise de la langue à l’école, 173, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pédagogie du conflit en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue unique pour le droit européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue unique pour le droit européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE : 4à ans de cursus universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'efficacité en didactique des langues : pour une critique épistémologique à partir des apports de l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures face aux crises environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international Poclande, https://poclande-2025.sciencesconf.org/?lang=fr, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, diversité, éthique, politique, et démocratie dans l’ESR : un.e bon.ne chercheur.e est un.e chercheur.e en désaccord. Réflexions à partir de la question de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituer un autre système d’Université et de recherche : horizon et conditions de possibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, savoir, langues et pouvoir. Perspectives sociolinguistiques et juridiques comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Corte, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatique, théorie des actes de langages et didactique des langues-cultures. Histoire, arrière-plans philosophiques, conséquences et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation : patrimoine(s) à diffuser ou projet(s) à construire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.PP. 423-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle technicité pour quelle humanité en FOAD ? Premiers éléments de réflexion épistémologique en lien avec une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal – Grenoble 3, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociolinguiste est-il (sur) son terrain ? Problématisations d'une métaphore fondatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tending</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Alger, Algérie. pp. 29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le caractère national des droits et des langues : l’humboldtianisme chez les juristes allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques d’intervention Des usages socio-politiques des savoirs sur le langage et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Histoire et d’Epistémologie des Sciences du Langage, SHESL-HTL, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Exemples en lien avec le projet AUF : DIFFODIA - Didactique du français, formation et diversité/altérité en contextes universitaires : pratiques, représentations et évolutions dans différents environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 3, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Gram-R – Etudes de linguistique française. Peter Lang, 25, 2014, V. Van Raemdonck</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernelmont, E.M.E, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HISTOIRE DANS LA FORMATION DES ENSEIGNANTS DE FRANÇAIS LANGUE ETRANGERE EN FRANCE. ÉVOLUTION ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SANTOS, Ana Clara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant.es de langues, méthodologies et formation dans une perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, A paraître, HLCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies et métaphores écologiques en didactique des langues. Quels imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malo Morvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalismes Linguistiques – La métaphore biologique dans les discours sur les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus didactiques : enjeux du traitement des « traces » numériques dans l’enseignement distanciel (des langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak Isabelle; Debono Marc; Feussi Valentin; Huver Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils rouges épistémologiques au service d’une autre intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une didactique contextualisée à une didactique diversitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Babault; M. Bento; V. Spaëth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants du supérieur français : quelles représentations de la différence « culturelle » au sein des publics d’étudiants d’origine chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyphonies franco-chinoises : mobilités, dynamiques identitaires et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-120, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants du supérieur français : quelles représentations de la différence « culturelle » au sein des publics d’étudiants d’origine chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyphonies franco-chinoises : mobilités, dynamiques identitaires et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.113-120, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Retours sur un appel à proposition. ‘Pratiques’ et ‘représentations’ en sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Gram-R – Etudes de linguistique française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Peter Lang, pp.11-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un barbare en didactique / un didacticien en Asie : petit détour littéraire pour éclairer certains enjeux des travaux sur les cultures d’enseignement et d’apprentissage en didactique des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Altériser, instabiliser : quels enjeux pour la recherche et l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.25-48, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Altériser, instabiliser : quels enjeux pour la recherche et l’intervention ?, Actes du colloque Croisements, ruptures, partages, conflits : quelles approches diversitaires pour la didactique des langues ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic and Scientific Challenges of Distance Education: Contextualization and Interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making the Most of Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.105-122, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic and scientific challenges of a qualitative design of distance learning: contextualization and interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heidi Layne, Virginie Trémion, Fred Dervin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making the Most of Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2015, 978-1-4438-7257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement des corpus numériques linguistiques : quid des représentations du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et traitement des corpus numériques linguistiques : quid des représentations du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Peter Lang, Coll. GRAMM-R, Etudes de linguistique française, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'expertise linguistique/sociolinguistique à partir de l'exemple de la linguistique légale : enjeux de pouvoir et opportunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Colonna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2014, 978-2-35935-106-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, savoir, langues et pouvoir. Perspectives sociolinguistiques et juridiques comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.43-52, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et traitement des corpus numériques linguistiques : quid des représentations du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coll. Gram-R – Etudes de linguistique française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Peter Lang, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contextualisation, une dynamique glocalisante ? Tribulations de deux notions, de leurs reprises et détournements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIPF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexte global et contextes locaux. Tensions, convergences et enjeux en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatique, théorie des actes de langages et didactique des langues- cultures. Histoire, arrière-plans philosophiques, conséquences et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp.423-447, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche interculturelle de « taille humaine » : entretien entre Fred Dervin & Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines. Approches interdisciplinaires de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.87-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique interculturelle et DLC : quelques fondements théoriques pour une didactique des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Modulaires Européennes dans la coll. Proximités – Didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 7 - 22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique interculturelle et DLC : quelques fondements théoriques pour une didactique des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 131-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 7-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes dans la coll. Proximités – Didactique, pp.7-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments communicatifs et cognitifs dans le débat sur l’opportunité de l’uniformisation linguistique du droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Vingt-sept et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , pp.217-233, 2011, Europe(s), 978-2-36424-008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion de « droits de l’homme » en classe de français juridique : Approche transculturelle ou herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-98, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments communicatifs et cognitifs dans le débat sur l’opportunité de l’uniformisation linguistique du droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Vingt-sept et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-233, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion de « droits de l’homme » en classe de français juridique : Approche transculturelle ou herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin, Anahy Gajardo, Anne Lavanchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Coll. Logiques sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-98, 2011, 978-2-296-56497-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturel au risque de l'herméneutique: faire droit aux autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ ‘interculturalité’. Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, linguistique, sociolinguistique : exercice d’épistémologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas, pp.133-142, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport d’une approche culturelle du français juridique en termes d’intégration des étudiants étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions institutionnelle, socioprofessionnelle et universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, Coll. GRAMM-R, pp.383-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’herméneutique pour repenser l’interculturel en classe de français juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ ‘interculturalité’. Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-172, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et droit. Approche sociolinguistique, historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Debono </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plurilinguisme et interculturalité dans l’enseignement supérieur : aspects institutionnels, appuis théoriques et pistes d’intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Plurilingualism and Language Policies in Tertiary/Higher Education and Research in Europe and Beyond, Vol. 6, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18452/28033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaborations et réceptions des politiques didactico-linguistiques européennes. Témoignages contrastés pour une histoire du temps présent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.12584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enseignant technicien » vs valeurs/convictions : quelle responsabilité de la didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18-1 (18-1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.8689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité ou altérité ? Quels projets pour la didactologie-didactique des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 68, pp.147-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une mission « civilisatrice » à une centration « (socio)pragmatique » : une interprétation de l'évolution de la dimension culturelle en didactologie du FLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60-61, pp.41-62. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dhfles.5127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de réponse au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre (Corpus n°14, 20151)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « tradition de l'innovation » ? Réflexion à partir du corrélat innovation / créativité en DDL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.113-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisations didactiques et didactologiques. Suite du débat. Réponse à l’article de Ph. Blanchet dans le n°7 de la revue Contextes et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9, pp.96-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux grandes conceptions de la réception (et leurs places respectives en sociolinguistique francophone)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Epistémologie et histoire des idées sociolinguistiques, 28, pp.190-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait l'innovation à la didactique des langues ? Eléments d'histoire notionnelle pour une réflexion (très) actuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droit de réponse » au compte-rendu de l’ouvrage Corpus numériques, langues et sens par Damon Mayaffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, https://journals.openedition.org/corpus/3703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualisation et distance en didactique diversitaire des langues-cultures. Exemples de réflexion à partir de Diffodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (1), pp.25-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Réflexions en lien avec le projet Diffodia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Contextualisation- universalisme : Des notions en face à face ?, 12 (1), pp.23-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus historiques de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 107 - 131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la contractualisation des rapports sociaux : le cas de la politique d'accueil et d'intégration linguistico-culturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles interrogations sur la migration. Langages et pratiques, 122, pp.27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures et traitements de la diversité. Vers une diversité diversitaire en didactiques des langues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Peigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Enseignements universitaires francophones en milieux bi / plurilingues, 10 (3), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdlc.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sociolinguistique française qualitative ? Perspectives historiques critiques sur des processus de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32(1), pp.107-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la contractualisation des rapports sociaux. Le cas de la politique d’accueil et d’intégration linguistico-culturelle des migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecarts d'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nouvelles interrogations sur la migration. Langages et pratiques, 122, pp. 27-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche interculturelle de ‘taille humaine’ : entretien entre Fred Dervin & Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches qualitatives en SHS. Approches interdisciplinaires de la diversité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, GOÏ, C. (éd.),, pp. 87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des représentations interculturelles en F.O.U. juridique : pertinence d’une approche herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8-1, pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociolinguiste est-il (sur) son terrain ? Problématisations d’une métaphore fondatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tending</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Plurarité linguistique et démarche de recherche. Vers une sociolinguistique complexifiée, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail des représentations interculturelles en Français sur Objectifs Universitaires juridique : pertinence d’une approche herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°8-1, pp. 79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue(s) et insertion : quelles relations, quelles orientations ? Autour d'une controverse : le FLI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bruneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.185 - 192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens entre langue, nature et culture chez Van Lier : une lecture des Logiques de dix langues européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Monde méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.157-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants de droit face à la norme linguistique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Ruptures et continuités dans l’acquisition de la maîtrise de la langue à l’école, 173, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignants de droit face à la norme linguistique à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 173, pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une pédagogie du conflit en Chine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Chine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.127-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue unique pour le droit européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une langue unique pour le droit européen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Ştintifice ale Universitatii Ovidius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions et / ou persistances des finalités des filières de FLE : tensions, recompositions, points aveugles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didactique du FLE : 4à ans de cursus universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASDIFLE; DILTEC - Université Sorbonne Nouvelle, Jan 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d'efficacité en didactique des langues : pour une critique épistémologique à partir des apports de l’écologie politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cultures face aux crises environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau international Poclande, https://poclande-2025.sciencesconf.org/?lang=fr, Nov 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles et métaphores écologiques en DDL. Quels imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Vitalismes linguistiques" La métaphore biologique dans les discours sur les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Malo Morvan; UR 4428 Dynadiv, Nov 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, diversité, éthique, politique, et démocratie dans l’ESR : un.e bon.ne chercheur.e est un.e chercheur.e en désaccord. Réflexions à partir de la question de l’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instituer un autre système d’Université et de recherche : horizon et conditions de possibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rogue ESR, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarisme et subjectivité en didactique des langues : proximité et/ou divergence des interprétations et des positionnements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désir de langues, subjectivité, rapport au savoir : les langues n’ont-elles pour vocation que d’être utiles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, savoir, langues et pouvoir. Perspectives sociolinguistiques et juridiques comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Corte, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatique, théorie des actes de langages et didactique des langues-cultures. Histoire, arrière-plans philosophiques, conséquences et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation : patrimoine(s) à diffuser ou projet(s) à construire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tours, France. pp.PP. 423-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle technicité pour quelle humanité en FOAD ? Premiers éléments de réflexion épistémologique en lien avec une recherche-intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Epal 2013 (Échanger pour apprendre en ligne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Stendhal – Grenoble 3, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sociolinguiste est-il (sur) son terrain ? Problématisations d'une métaphore fondatrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Tending</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elatiana Razafimandimbimanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques plurilingues : des observations de terrains aux transpositions politiques, éducatives et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Alger, Algérie. pp. 29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le caractère national des droits et des langues : l’humboldtianisme chez les juristes allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistiques d’intervention Des usages socio-politiques des savoirs sur le langage et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d’Histoire et d’Epistémologie des Sciences du Langage, SHESL-HTL, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites de la contextualisation en didactique diversitaire des langues-cultures. Exemples en lien avec le projet AUF : DIFFODIA - Didactique du français, formation et diversité/altérité en contextes universitaires : pratiques, représentations et évolutions dans différents environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque DILTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris 3, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Gram-R – Etudes de linguistique française. Peter Lang, 25, 2014, V. Van Raemdonck</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fernelmont, E.M.E, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HISTOIRE DANS LA FORMATION DES ENSEIGNANTS DE FRANÇAIS LANGUE ETRANGERE EN FRANCE. ÉVOLUTION ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SANTOS, Ana Clara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant.es de langues, méthodologies et formation dans une perspective historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, A paraître, HLCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies et métaphores écologiques en didactique des langues. Quels imaginaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malo Morvan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitalismes Linguistiques – La métaphore biologique dans les discours sur les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lorraine, pp.227-237, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus didactiques : enjeux du traitement des « traces » numériques dans l’enseignement distanciel (des langues)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierozak Isabelle; Debono Marc; Feussi Valentin; Huver Emmanuelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-134, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fils rouges épistémologiques au service d’une autre intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Feussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Pierozak; Marc Debono; Valentin Feussi; Emmanuelle Huver. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-28, 2018, 978-2-35935-242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’une didactique contextualisée à une didactique diversitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Castellotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Huver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Babault; M. Bento; V. Spaëth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions en didactique des langues. Entre enjeu global et enjeux locaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, coll. Gram-R - Etudes de linguistique française, pp.49-76, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants du supérieur français : quelles représentations de la différence « culturelle » au sein des publics d’étudiants d’origine chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyphonies franco-chinoises : mobilités, dynamiques identitaires et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-120, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un barbare en didactique / un didacticien en Asie : petit détour littéraire pour éclairer certains enjeux des travaux sur les cultures d’enseignement et d’apprentissage en didactique des langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre la diversité au sérieux en didactique / didactologie des langues. Altériser, instabiliser : quels enjeux pour la recherche et l’intervention ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.25-48, 2015, Prendre la diversité au sérieux en didactique / didactologie des langues. Altériser, instabiliser : quels enjeux pour la recherche et l’intervention ?, Actes du colloque Croisements, ruptures, partages, conflits : quelles approches diversitaires pour la didactique des langues ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignants du supérieur français : quelles représentations de la différence « culturelle » au sein des publics d’étudiants d’origine chinoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyphonies franco-chinoises : mobilités, dynamiques identitaires et didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.113-120, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Retours sur un appel à proposition. ‘Pratiques’ et ‘représentations’ en sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coll. Gram-R – Etudes de linguistique française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Peter Lang, pp.11-22, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic and Scientific Challenges of Distance Education: Contextualization and Interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making the Most of Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.105-122, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-economic and scientific challenges of a qualitative design of distance learning: contextualization and interculturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pierozak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Raynal-Astier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Heidi Layne, Virginie Trémion, Fred Dervin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making the Most of Intercultural Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-122, 2015, 978-1-4438-7257-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et traitement des corpus numériques linguistiques : quid des représentations du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et traitement des corpus numériques linguistiques : quid des représentations du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Peter Lang, Coll. GRAMM-R, Etudes de linguistique française, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'expertise linguistique/sociolinguistique à partir de l'exemple de la linguistique légale : enjeux de pouvoir et opportunité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Colonna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-42, 2014, 978-2-35935-106-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et traitement des corpus numériques linguistiques : quid des représentations du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">coll. Gram-R – Etudes de linguistique française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus numériques, langues et sens : enjeux épistémologiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Peter Lang, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens, savoir, langues et pouvoir. Perspectives sociolinguistiques et juridiques comparées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les locuteurs et les langues : pouvoirs, non-pouvoirs et contre-pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.43-52, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contextualisation, une dynamique glocalisante ? Tribulations de deux notions, de leurs reprises et détournements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIPF. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contexte global et contextes locaux. Tensions, convergences et enjeux en didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatique, théorie des actes de langages et didactique des langues- cultures. Histoire, arrière-plans philosophiques, conséquences et alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) français dans la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp.423-447, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche interculturelle de « taille humaine » : entretien entre Fred Dervin & Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Dervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles recherches qualitatives en sciences humaines. Approches interdisciplinaires de la diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Coll. Espaces Discursifs, pp.87-108, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique interculturelle et DLC : quelques fondements théoriques pour une didactique des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Modulaires Européennes dans la coll. Proximités – Didactique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche herméneutique de l’interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers - Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, in DEBONO M., GOÏ C. (eds.), Fernelmont, EME, pp. 7 - 22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01076482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herméneutique interculturelle et DLC : quelques fondements théoriques pour une didactique des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 131-168, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes, pp. 7-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Pour une approche herméneutique de l’interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Goï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards interdisciplinaires sur l’épistémologie du divers. Interculturel, herméneutique et interventions didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fernelmont : Éditions Modulaires Européennes dans la coll. Proximités – Didactique, pp.7-22, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments communicatifs et cognitifs dans le débat sur l’opportunité de l’uniformisation linguistique du droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Vingt-sept et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, , pp.217-233, 2011, Europe(s), 978-2-36424-008-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion de « droits de l’homme » en classe de français juridique : Approche transculturelle ou herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-98, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arguments communicatifs et cognitifs dans le débat sur l’opportunité de l’uniformisation linguistique du droit européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe des Vingt-sept et ses langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-233, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la notion de « droits de l’homme » en classe de français juridique : Approche transculturelle ou herméneutique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fred Dervin, Anahy Gajardo, Anne Lavanchy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologies de l’interculturalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Coll. Logiques sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-98, 2011, 978-2-296-56497-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interculturel au risque de l'herméneutique: faire droit aux autres?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier de Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ ‘interculturalité’. Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-190, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, linguistique, sociolinguistique : exercice d’épistémologie comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une épistémologie de la sociolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Lambert-Lucas, pp.133-142, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport d’une approche culturelle du français juridique en termes d’intégration des étudiants étrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensions institutionnelle, socioprofessionnelle et universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, Coll. GRAMM-R, pp.383-396, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt de l’herméneutique pour repenser l’interculturel en classe de français juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards critiques sur la notion d’ ‘interculturalité’. Pour une didactique de la pluralité linguistique et culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.149-172, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et droit. Approche sociolinguistique, historique et épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Debono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074603v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambertlucas.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=85286&amp;amp;concordeid=574215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-locuteurs-et-les-langues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225780v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximite&#769;s-didactique/47413- regards-interdisciplinaires-sur-l-epistemologie-du-dives- 9782806607751.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Courtaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Debono" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/28033" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628400v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12584" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03474891v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.8689" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.5127" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Feussi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pierozak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier de Robillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378714v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092729v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296857v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elatiana Razafimandimbimanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peign&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.2570" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074601v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376871v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Tending" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Go&#239;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301009v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376799v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376283v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548582v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442189v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03514548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075661v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01075659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047012v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/penser-les-diversites-linguistiques-et-culturelles-francophonies-formations-a-distance-migrances/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambertlucas.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378739v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Raynal-Astier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridgescholars.com/making-the-most-of-intercultural-education" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=85286&amp;amp;concordeid=574215" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378764v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/les-locuteurs-et-les-langues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225780v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376838v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376866v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eme-editions.be/fr/proximite&#769;s-didactique/47413- regards-interdisciplinaires-sur-l-epistemologie-du-dives- 9782806607751.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01076482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074598v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074593v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376864v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376782v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296791v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35325" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376293v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376757v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376299v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01074590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>