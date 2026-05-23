--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Deconchat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche (DR1) en écologie des paysages dans l'UMR Dynafor (Toulouse)Directeur du métaprogramme INRAE &amp;quot;BIOSEFAIR&amp;quot; (biodiversité et services écosystémiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4638-3858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149534051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Work adress :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 1201 Dynafor 12 chemin de Rioupeyre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BP 52627 31320 Castanet Tolosan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31326 Castanet Tolosan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape ecology - Interactions between forests and agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities focus on the ecological and socio-technical interactions between forests and agriculture-livestock in temperate rural landscapes, within the framework of landscape ecology and with particular attention to biodiversity, its spatial distribution, dynamics and associated ecosystem services. This research is conducted in an interdisciplinary manner, on long-term study sites, seen as complex socio-ecological systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomas:</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Habilitation to direct research (HDR) in ecology, INP Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 PhD thesis from the University Paul Sabatier in Toulouse (UPS), Specialization: Forest Ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Agricultural Engineer from the Ecole Nationale Supérieure d'Agronomie de Toulouse (ENSAT), Specialization: Plant Protection.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Work activities:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2019: Head of INRAE Metaprogram Biosefair</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2022: Deputy Head of ACT division (INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018: Senior scientist (DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2018 : Director of UMR Dynafor (65 staff)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2008-2010: Team leader and deputy director of the Dynafor research unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2005-2006: Long-term mission to ENSIS (forestry research and ecology) in New Zealand (Christchurch) with E Brockerhoff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Since July 2001: Research Fellow UMR Dynafor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001 (1 year): Post-doctoral fellow with the Univ. of Berkeley (J Radke) and US Dept. Agric. Forest Service (C Hunsaker)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· October 1999-June 2001 Contract teacher-researcher at ENSAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999 (7 months) Research fellow at INRA-URSAD/UMR 5552 LET (G Balent)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1995-1998 (3 years) Thesis in forest ecology at INRA-URSAD (G Balent) with the Société d'Exploitation des Bois du Sud Ouest (SEBSO - S Vieban).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1994 (8 months) Research fellow at the Association Recherche Environnement Midi-Pyrénées (AREMIP- M Parde)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992-1993 (1 year) in charge of a bibliographic review on forest fragmentation at INRA-URSAD (G Balent)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991-1992 (2 years) Assistant at Solagro (P Pointereau) in charge of environment and biodiversity topics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie, méthodes et outils pour une recherche INRAE responsable - Chapitre 4 : De la biodiversité pour et par tous - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial 04 NOV'AE, pp.187-189. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l’IBP progresse en Europe et dans le Bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Miozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Corezzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’IBP renseigne-t-il sur les espèces actuellement présentes dans les peuplements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping and agropastoralism interactions through floral resources in the French Mount Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic composition and turnover analysis in Dahomey Gap and the surrounding sub‐humid Togolese mountain minor forest refuges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Adjossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples rôles des lisières forestières dans les paysages ruraux, des atouts pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Paysages de l’après-pétrole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐habitat associations explain novel bird assemblages mixing native and alien species across New Zealand landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale drivers of carabid beetle (Coleoptera: Carabidae) assemblages in small European woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bois dans les Maisons. Rôles du système social dans la forêt rurale des paysages des Coteaux de Gascogne (Sud-ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, 23 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges reduce slug (but not snail) activity-density across Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.34-37. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation of forest understorey plant communities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of forest edge effects on litter-dwelling macro-arthropods across Europe is influenced by forest age and edge properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van de Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Keer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services, social interdependencies, and collective action: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09848-230115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking macrodetritivore distribution to desiccation resistance in small forest fragments embedded in agricultural landscapes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matty P. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Online, 15 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0607-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat properties are key drivers of Borrelia burgdorferi (s.l.) prevalence in Ixodes ricinus populations of deciduous forest fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne C. Ruyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2590-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open game fences and their socio-spatial effects: Placing red deer, placing humans, managing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace - Finnish Journal for Human-Animal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.28-61. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23984/fjhas.67671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services from small forest patches in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-016-0028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces pest damage in mature forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.20151037. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity limits the impact of an invasive forest pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Selvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 10 (n° 9), pp. 1-16. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tree microhabitat abundance and diversity in the edges and interior of small temperate woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation biologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre (225), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree microhabitats at the stand scale in montane beech-fir forests: practical information for taxa conservation in forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0767-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Environmental and Social Processes to Simulate the Emergence of a Savannah Landscape Mosaic Under Shifting Cultivation and Assess its Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), 19 p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood and tree microhabitat dynamics in unharvested temperate mountain mixed forests: A life-cycle approach to biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esa Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of semi-natural habitats on aphids and their natural enemies across spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 77, pp. 76-82. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of forest vegetation responses to edge effect as revealed by a continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (6), pp.601-609. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0301-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de biodiversité dans les exploitations agricoles biologiques et conventionnelles des Vallées et Coteaux de Gascogne, cas d’étude français du projet européen BIOBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Arndorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8qvc-kn75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape context and agricultural practices on the abundance of cotton bollworm Helicoverpa armigera in cotton fields: A case study in northern Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélline Tsafack Menessong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brévault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2013.852270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests as Patrimonies? From Theory to Tangible Processes at Various Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ecology and Society, 17 (3), pp.7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-04896-170307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine d’application de l’indice de biodiversité potentielle (IBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des sociétés savantes du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du colloque du CTHS « Langues, communautés et territoires en France aujourd’hui : recherches et enquêtes en ethnologie et en linguistique », 12–13 octobre 2009. INHA, Paris, France, 14, pp.146-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a landscape effect on moth pest (H. armigera) abundance and infestation rate in cotton fields in North Benin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelline Tsafack Menessong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.191-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects on ground beetles at the woodlot-field interface are short-range and asymmetrical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 13 (4), pp. 395-403. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00534.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOLIS. Vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.21.443-467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of forest edge effect on vegetation implies reconsideration of its assumed hypothetical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-109X.2010.01105.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and species richness of overwintering ground beetles (&amp;lt;em&amp;gt;Coleoptera: Carabidae&amp;lt;/em&amp;gt;) are higher in the edge than in the centre of a woodlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2011.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dynamique régionale des exploitations de polyculture élevage pour accompagner le développement rural dans les Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of edge and interior zones to patch size effect on species richness : An example for woody plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (3), pp.266-274. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody plant composition of forest layers : the importance of environmental conditions and spatial configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (1), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-009-9572-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.S196-S204. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOVER-WINTER: a multi-agent model to simulate the overwintering of a beneficial insect (Episyrphus balteatus, Diptera, Syrphidae) in a heterogeneous landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of woody plant seedling banks under closed canopy in fragmented coppice forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage à l'interface des activités agricoles et forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/28066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of four silvicultural systems on birds in the Belgian Ardenne: implications for biodiversity in plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (5), pp.1041-1055. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of woody plant seedling banks under closed canopy in fragmented coppice forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.511. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the overwintering strategy of a beneficial insect in a heterogeneous landscape using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (3-4), pp.423-436. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to set up a research framework to analyze social-ecological interactive processes in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.article 15 (on line)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of cutting regimes in small private woodlots of south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (8), pp.915-927. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From farm forestry to farm and forestry in south-western France as a result of changes in a ‘house-centred’ social structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Scale Forest Economics Management and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.127-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of cutting regimes in small private woodlots of south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (8), pp.915-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple neural network reveals unexpected patterns of bird species richness in forest fragments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (5), pp.513-527. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-004-3317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The species-area relationship in the hoverfly (Diptera, Syrphidae) communities of forest fragments in southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov spatialisées comme outils de simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères et indicateurs de gestion durable des forêts : la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (5), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbations de l'état de surface du sol après exploitation sur la diversité botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.725-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil surface disturbances after logging on plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (7), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la sylviculture et de l'exploitation forestière sur la diversité végétale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (6), pp.559-566. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/4943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat animal et image numérique : méthode de reconnaissance exploratoire appliquée à des occurrences d'espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3-4, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des techniques d'exploitation forestière sur l'état de surface du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.653-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbations du sol et de la mise en lumière occasionnées par l'exploitation forestière sur la flore à une échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (3), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des techniques d'exploitation forestière sur l'état de surface du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (6), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exploitation forestière sur la diversité des oiseaux, des plantes et des collemboles dans les forêts du sud ouest de la France. Fiche N°626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vieban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauga Reyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and bird community dynamics in fragmented coppice forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 74 (2), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbations du sol et de la mise en lumière occasionnées par l'exploitation forestière sur la flore à une échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.315-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity within the Collembola community in fragmented coppice forests in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauga-Reyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (4), pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre biodiversité et exploitation forestière : bases pour une méthode d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauga-Reyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.159-168. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecocertification et biodiversite: impressions de Suede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vieban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de flux polluants par l'aménagement de zones tampons. Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et forêt dans un paysage agricole. Étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of wheat leaves by Coccinella septempunctata L. (Coleoptera, Coccinellidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.147-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing hedgerows and forest margins for their sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Vantorhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres habitats et biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Condat sur Vienne, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture pour quelle alimentation ? Cadrage et scénarios (Afterres2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Terre Nourricière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens Limousin, Oct 2025, Limoges, France. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agroforestières dans des exploitations agricoles de poly-culture élevage Premiers résultats du projet Salto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellisande Bareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT agroforesterieS, Jan 2025, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité: pourquoi et comment? Une sorte d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénarios territoriaux et trajectoires de transitions: préparer le terrain !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRB; Erable; Biosefair, Feb 2025, Paris, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et gestions des lisières dans les paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'écologie des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Apr 2025, Strasbourg, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconfort du scientifique dans des transitions diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale UMR Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité: Connaitre les enjeux globaux pour agir localement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC de la biodiversité de Condat sur Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Condat sur Vienne, Jun 2024, Condat sur Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice de Biodiversité Potentielle (IBP): Histoire du succès d'un outil pour mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nogent-sur-Vernisson, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et agriculture : des liens à retisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plantes et Compagnie; PETR Figeac Quercy Vallée de la Dordogne et le Grand Figeac, Mar 2024, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Index of Biodiversity Potential (IBP): A success story of 15 years of Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et agricultures: des liens profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycélium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les révoltés de la botanique, Sep 2024, Saint Amand-Magnazeix, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité: Eviter l’ingérable, Gérer l’inévitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vallées Lizantaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les vallées Lizantaises, Sep 2024, Lizant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières forestières : lieux de multiples transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts en transitions : Concepts,méthodes, mesures et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice de Biodiversité Potentielle (IBP) : Histoire du succès d'un outil pour mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gauvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "indicateurs de biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gosseli Frédéric, Sirami Clélia, Bouleau Gabrielle, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand angle – Quelle situation de nos forêts aujourd’hui ? et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendredis territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPP, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et faire comprendre l'écologie des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La fabrique des communs, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and health as a framework for assessing pesticides in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Changes for Biodiversity and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternet, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts paysannes et solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'association Ecoute l’arbre et la feuille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ecoute l’arbre et la feuille, Jul 2022, Saint sulpice les feuilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between beekeeping and livestock farming systems in agropastoral landscapes : a floral resources centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d'action sectoriels pour préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterres 2050 Biodiversité: un scénario fondé sur la nature et pour la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solagro, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux paysages, des fleurs aux usages apicoles : les ressources florales dans les systèmes de production agropastoraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest for biomass or for biodiversity: scenarios for solving conflicts in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores. Appréhender les dynamiques des paysages et des territoires au travers des sons (de la nature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation scientifique Interaxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre souplesse et persévérance autour de questions et d’objets communs pour animer un projet d’unité de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges sur l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of the IBP experience in the LIFE programs: GoProFor et Biorgest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference GoProFor in Palermo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services related to small forests in temperate rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 10. World conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanovre, Germany. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forest edges contribute to landscape connectivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. 993 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme séminaire SONATES Paysages sonores, LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arbres aux forêts : analyses spatiales des structures et du fonctionnement des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et données satellitaires : Vers une science de la durabilité au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional biogeography approach to insular bird communities with mixed-origin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, un atout pour l’agriculture : rétrospective sur une évolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA EA20ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs perçoivent-ils leurs arbres ? Aborder les projets agroforestiers avec les agriculteurs et appréhender leurs perceptions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges du RMT Agroforesteries: Croisons les regards #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, un atout pour l’agriculture: rétrospective sur une évolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inra et le défi des relations agriculture-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index of Biodiversity Potential (IBP): for estimating the potential of forest stands for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GoProFOR LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Florence, Italy. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available wood in small forest patches and its links with plant diversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 8.01.02 Landscape Ecology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Biodiversité Potentielle (IBP): Un outil d’aide à la gestion forestière et à la restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Semaine forestière méditérranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests for agriculture: new perspectives in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 8.01.02 Landscape Ecology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Biodiversité Potentielle (IBP): Un outil d’aide à la gestion forestière et à la restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM 2017 - 5e Semaine forestière méditérranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc. pp.335-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial discontinuities and panarchy theory: for a better management of agriculture/forest interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at birds to make sense of climate change and of other changes too...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77. Annual SFAA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Fé, Mexico. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonates (écouter les sons de la nature pour comprendre les changements environnementaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aoudou Doua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sangliers indicateurs de paysage fermé ou de paysage ouvert ? Conséquences de la déprise agricole sur deux régions du Sud-ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex Dynamite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme un système socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FormaSciences: Cycles et flux biogéochimiques dans les paysages hétérogènes. La notion de service écosystémique peut - elle être structurante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher resistance to herbivory by mixing tree species in edges rather than of forest interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Développement sur un outil de gestion forestière : l’Indice de Biodiversité Potentielle (IBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès Forestier Mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Durban, Afrique du Sud. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of forest edges in landscape agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque de paysages et son influence sur la biodiversité et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit européenne des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres en Agriculture : l'agroforesterie au coeur des enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres dans les paysages ruraux : atouts pour l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes forestiers permettent-ils de fonder un développement agricole durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More slug-predator Carabid beetles at the edge of forest fragments than in their interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des lisières pour l’agroécologie et dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue CRPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angoulème, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de l’écologie des paysages pour aider à mieux gérer les services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Mardis du métaprogramme d'Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques: des axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MAB « Services écosystémiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité spatiale et diversité des espèces: Mise en place d’un réseau de conservation dans le Parc National du Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargés de mission « Forêt‐Eau » des Parcs nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Florac, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference 2015 : Population Dynamics and Integrated Control of Forest Defoliating and Other Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. pp. 1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodlice and millipedes in small forest fragments in Europe: Possible implications for litter decomposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terafor : un modèle agroforestier à l'échelle du paysage pour une ingénierie agroécologique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edges between agriculture and forest viewed as interfaces between social and ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la marge, mais pas en marge : quand les arbres et les formations ligneuses deviennent auxiliaires de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agroforesterie: Les arbres et les formations ligneuses dans les parcelles et les paysages agricoles : un atout pour la modernisation écologique de l'agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Marciac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilisse : peut-être un peu trop différents pour être comparables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, gestion forestière et politiques publiques (BGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterres 2050: feed the French in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Biodiversité Potentielle (IBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche multi-taxonomique en forêt - Retours d'expérience et réflexions sur sa mise en ½oeuvre avec un indicateur indirect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique BGF : Intérêts et limites des approches multi-taxonomiques de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieux peuplements et forêts anciennes: intérêts pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec les scientifiques Parc Naturel Régional des Pyrénées Ariégeoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, St Girons, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and diversity of tree microhabitats in managed/unmanaged forests and relationships with taxonomic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microhabitat Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dresden, Germany. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des bioagresseurs et pollinisation à l’échelle du paysage : l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche multi-taxonomique en forêt : Retours d’expérience et réflexions sur sa mise en œuvre avec un indicateur indirect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des approches multi-taxonomiques de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de l’effet du paysage sur l’abondance en syrphes, pucerons vivants et parasités dans des champs de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape agroecology: from patterns to resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warm-up workshop “Agroecological transition and resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Sessions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of implementation at wide scale of a taxonomic biodiversity indicator: the potential biodiversity index (PBI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international conference on biodiversity in forest ecosystems and ladscapes IUFRO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Cork (UCC). Cork, IRL., Aug 2012, Cork, Ireland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variability of edge effects on forest vegetation diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Biodiversity in Forest Ecosystems and Landscapes (IUFRO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cork, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnings, tools and pitfalls of agroecology at landscape scale. Lessons from projects in DYNAFOR Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Sampling methods, Remote Sensing and GIS: applications to insect ecology and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00645823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants de la position des interfaces entre les parcelles cultivées et les milieux non agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées françaises de l'écologie du paysage: Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indice de biodiversité potentielle (IBP) : un outil pour le gestionnaire forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of forest edge segments for mapping edge diversity in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Landscape Ecology International Conference. FOREST LANDSCAPES AND GLOBAL CHANGE New Frontiers in Management, Conservation and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la distance intervient‐elle dans la réponse des communautés végétales à l’influence des lisières forestières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque National d'Ecologie Scientifique, Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When forests are managed by farmers: Implications of farm practices on forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Landscapes and Global Change-New Frontiers in Management, Conservation and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Bragança (IPB). Bragança, PRT., Sep 2010, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartolis : vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale SAGEO’10 (Spatial Analysis and GEOmatics 2010) Outils, Méthodes et Modèles en Géomatique pour la production de connaissances sur les territoires et le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many small woodlots in southwestern France landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking stock of smallholder and community forestry: Where do we go from here?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edge responses present a variety of patterns in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hertfordshire, United Kingdom. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do wooded landscapes improve biological control against cereal aphids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE Europe: The contributions of Landscape Ecology to the development of Integrated Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Salzburg, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des profils de composition des communautés végétales forestières en réponse à la lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès d’écologie des communautés végétales. ECOVEG 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gembloux, Belgique. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des lisières et leur effet sur les communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque d’écologie des communautés végétales ECOVEG 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and fragmented forests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and time scales of biodiversity trends. The role of LTER to understanding interactions between land use and species distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Long-Term Ecological Research ILTER 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la stabilité du paysage d'une &amp;quot;société à maison&amp;quot; nord-commingeoise: quand ethnologie et géomatique s'en mêlent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de l'Association Française d'Ecologie du Paysage. IALE France 2006. Le paysage à la croisée des sciences de la nature et des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody species richness in fragmented landscape: Combining edge and patch area effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence "multifunctionality of Landscapes- Analysis, Evaluation and Décision Support".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giessen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelles des Oiseaux, du paysage ou de l'observateur : questions d'écologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castellarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cassini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversities of edge lignaceous vegetation: methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation forestière et biodiversité : Principaux résultats des travaux de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : France Nature Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of fragmented woodlot edges for a beneficial insect in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between spatial heterogeneity, management practices and biodiversity in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framework of the INRA/Formas agreement 2002 : Multifunctional forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés de Syrphides (Diptera, Syrphidae) dans les forêts fragmentées des Coteaux de Gascogne. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Gourdon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct analysis of remote sensing data to identify bird habitats : an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual IALE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, East Anglia, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et forêt paysanne : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMAGREF INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de zone de filtration des eaux effluentes de parcelles agricoles : approche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMAGREF INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet SALTO Pratiques agroforestières dans des exploitations agricoles de poly-culture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farrugia,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agroforesterie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mirecourt, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better collective management is required to conciliate both outputs woodlots in biodiversity-bioenergy debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Human Well-Being - Europe's Role in Shaping Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial discontinuities and panarchy theory: for a better management of agriculture/forest interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers' representations influence landscapes? A multi-scale approach combining mental models and forest monitoring in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2017 European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERAFOR: Dexi-based multicriteria model for considering all multiple fonctions of tree formations in temperate agroforestry areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ottogali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 469 p., 2016, 3rd European Agroforestry Conference 2016: Celebrating 20 years of Agroforestry research in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE: Interaction des acteurs pour la gestion de la forêt paysanne et des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges Agroforesteries Tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using connectivity analysis to optimize a network of set-aside forests in a managed landscape: A case study in a French mountain national park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFROLE WG Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2015, IUFRO: Sustaining ecosystem services in forest landscapes - Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité dans les lisières forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'écologie de Toulouse JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville Tolosan, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faibles variations microclimatiques dans les lisières de petits bois du sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOVER-WINTER: a multi-agent model to simulate the overwintering of a beneficial insect (Episyrphus balteatus, Diptera, Syrphidae) in a heterogeneous landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC/WPRS Working Group "Landscape Management for Functional Biodiversity", ENITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, BORDEAUX, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity in rural landscapes : how do wooded elements can contribute ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and agricultures: today’s challenges, tomorrow’s research for more sustainable farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après quatre décennies de forte fragmentation, que reste -t-il dans les forêts humides du Togo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Adjossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres écologie des paysages 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie écologique et ethnologique: utilisation conjointe de photographies aériennes et de cartes mentales de gestionnaires de petites forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples rôles des lisières dans les paysages ruraux, des atouts pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel, Odile; Thibault, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changeons de paysage! L'embellie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-128, 2025, 9782281137507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire une haie, il faut...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les haies: réponses artistiques aux crises climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuella Editions, pp.185-190, 2025, 978-2-490505-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing “Weeds” to Understand Local Perceptions of Environmental Change in a Temperate Rural Area of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourdril Anne, Welch-Devine Meredith, Burke Brian J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climate, Changing Worlds - Local Knowledge and the Challenges of Social and Ecological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnobiology, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2020, 978-3-030-37311-5. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gervereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres &amp; Plantigrades. Les arbres poussent, les humains aussi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nuage vert, 2020, 978-2-491771-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de l'écologie des paysages pour aider à mieux gérer les services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-80, 2020, </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de biodiversité potentielle (IBP). Histoire d’un développement à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2016, 978-2- 7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, communautés et territoires en France. Recherches et enquêtes en ethnologie et en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité des Travaux Historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173p., 2012, Bulletin de Liaison des Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et forêt dans un paysage agricole. Étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt paysanne dans l'espace rural : Biodiversité, paysages, produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, INRA, 268 p., 1996, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0684-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de flux polluants par l'aménagement de zones tampons. Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt paysanne dans l'espace rural : Biodiversité, paysages, produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, INRA, 268 p., 1996, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0684-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux horizons pour l’Écologie des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId612"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marc Deconchat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche (DR1) en écologie des paysages dans l'UMR Dynafor (Toulouse)Directeur du métaprogramme INRAE &amp;quot;BIOSEFAIR&amp;quot; (biodiversité et services écosystémiques)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marc-deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4638-3858</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149534051</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Work adress :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UMR 1201 Dynafor 12 chemin de Rioupeyre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BP 52627 31320 Castanet Tolosan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31326 Castanet Tolosan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape ecology - Interactions between forests and agriculture</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities focus on the ecological and socio-technical interactions between forests and agriculture-livestock in temperate rural landscapes, within the framework of landscape ecology and with particular attention to biodiversity, its spatial distribution, dynamics and associated ecosystem services. This research is conducted in an interdisciplinary manner, on long-term study sites, seen as complex socio-ecological systems.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Diplomas:</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008 Habilitation to direct research (HDR) in ecology, INP Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 PhD thesis from the University Paul Sabatier in Toulouse (UPS), Specialization: Forest Ecology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989 Agricultural Engineer from the Ecole Nationale Supérieure d'Agronomie de Toulouse (ENSAT), Specialization: Plant Protection.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Work activities:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2019: Head of INRAE Metaprogram Biosefair</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2022: Deputy Head of ACT division (INRAE)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018: Senior scientist (DR1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2011-2018 : Director of UMR Dynafor (65 staff)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2008-2010: Team leader and deputy director of the Dynafor research unit.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2005-2006: Long-term mission to ENSIS (forestry research and ecology) in New Zealand (Christchurch) with E Brockerhoff.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Since July 2001: Research Fellow UMR Dynafor.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001 (1 year): Post-doctoral fellow with the Univ. of Berkeley (J Radke) and US Dept. Agric. Forest Service (C Hunsaker)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· October 1999-June 2001 Contract teacher-researcher at ENSAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999 (7 months) Research fellow at INRA-URSAD/UMR 5552 LET (G Balent)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1995-1998 (3 years) Thesis in forest ecology at INRA-URSAD (G Balent) with the Société d'Exploitation des Bois du Sud Ouest (SEBSO - S Vieban).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1994 (8 months) Research fellow at the Association Recherche Environnement Midi-Pyrénées (AREMIP- M Parde)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1992-1993 (1 year) in charge of a bibliographic review on forest fragmentation at INRA-URSAD (G Balent)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1991-1992 (2 years) Assistant at Solagro (P Pointereau) in charge of environment and biodiversity topics</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie, méthodes et outils pour une recherche INRAE responsable - Chapitre 4 : De la biodiversité pour et par tous - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Numéro spécial 04 NOV'AE, pp.187-189. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de l’IBP progresse en Europe et dans le Bassin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Miozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Corezzola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’IBP renseigne-t-il sur les espèces actuellement présentes dans les peuplements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.27-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beekeeping and agropastoralism interactions through floral resources in the French Mount Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (5), pp.49. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-024-00985-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floristic composition and turnover analysis in Dahomey Gap and the surrounding sub‐humid Togolese mountain minor forest refuges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Adjossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (10), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.9304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples rôles des lisières forestières dans les paysages ruraux, des atouts pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collectif Paysages de l’après-pétrole </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking acoustic diversity to compositional and configurational heterogeneity in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cauchoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.1125-1143. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-021-01391-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait‐habitat associations explain novel bird assemblages mixing native and alien species across New Zealand landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.38-52. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale drivers of carabid beetle (Coleoptera: Carabidae) assemblages in small European woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bois dans les Maisons. Rôles du système social dans la forêt rurale des paysages des Coteaux de Gascogne (Sud-ouest de la France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, 23 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.8707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High ecosystem service delivery potential of small woodlands in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (1), pp.4-16. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity is key for promoting the diversity and abundance of forest‐associated taxa in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Boberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (2), pp.133-146. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.06290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How farmers feel about trees: Perceptions of ecosystem services and disservices associated with rural forests in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile C. Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42, pp.101066. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource, mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pour repenser les interactions nature-sociétés dans les territoires ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (3), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.29079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-harvesting dynamics of the deadwood profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138 (2), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-019-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity drives associational resistance to herbivory at both forest edge and interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Imbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (16), pp.9040-9051. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.5450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual framework for the governance of multiple ecosystem services in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Online (7), 21 p. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-019-00829-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social drivers of rural forest dynamics: A multi-scale approach combining ethnography, geomatic and mental model analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic predictors complement models of bat and bird responses to climate and tree diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evy Ampoorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 286 (1894), pp.2018-2193. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2018.2193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges reduce slug (but not snail) activity-density across Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.34-37. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait variation of forest understorey plant communities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael P Perring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Bernhardt-Römermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2018.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength of forest edge effects on litter-dwelling macro-arthropods across Europe is influenced by forest age and edge properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam van de Poel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan van Keer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (6), pp.963-974. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.12909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental mapping of forest ecosystem functions reveals a high but unrealised potential for forest multifunctionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fons van Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratcliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ruiz-Benito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (1), pp.31-42. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ele.12868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge contrast does not modulate edge effect on plants and pollinators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27, pp.83-95. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2017.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services, social interdependencies, and collective action: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Corbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roldan Muradian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clelia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09848-230115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking macrodetritivore distribution to desiccation resistance in small forest fragments embedded in agricultural landscapes in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matty P. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Online, 15 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-017-0607-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat properties are key drivers of Borrelia burgdorferi (s.l.) prevalence in Ixodes ricinus populations of deciduous forest fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanne C. Ruyts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Scherer-Lorenzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bauhus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.23. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-017-2590-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open game fences and their socio-spatial effects: Placing red deer, placing humans, managing territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trace - Finnish Journal for Human-Animal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.28-61. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23984/fjhas.67671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of Ixodes ricinus abundance in forest fragments of rural European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Liira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), 14 p. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12898-017-0141-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development over time of the tree-related microhabitat profile: the case of lowland beech-oak coppice-with-standards set-aside stands in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 136 (1), pp.37-49. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-016-1006-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity reduces pest damage in mature forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.20151037. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2015.1037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overabundant ungulates in French Sologne? Increasing red deer and wild boar pressure may not threaten woodland birds in mature forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 17 (n° 6), pp. 552-563. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2016.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges have high conservation value for bird communities in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Terraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge van Halder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, vol. 6 (n° 15), pp. 5178-5189. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services from small forest patches in agricultural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter de Frenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Forestry Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.30-44. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40725-016-0028-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tree microhabitat abundance and diversity in the edges and interior of small temperate woodlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 340, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity limits the impact of an invasive forest pest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Selvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 10 (n° 9), pp. 1-16. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0136469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation biologique des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novembre (225), pp.44-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of patch-scale conditions is greater than that of macroclimate in explaining local plant diversity in fragmented forests across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gallet-Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (9), pp.1094-1105. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood and tree microhabitat dynamics in unharvested temperate mountain mixed forests: A life-cycle approach to biodiversity monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 334, pp.163-173. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree microhabitats at the stand scale in montane beech-fir forests: practical information for taxa conservation in forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 133 (2), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10342-013-0767-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Environmental and Social Processes to Simulate the Emergence of a Savannah Landscape Mosaic Under Shifting Cultivation and Assess its Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Artificial Societies and Social Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), 19 p. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18564/jasss.2397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01266918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat filtering by landscape and local forest composition in native and exotic New Zealand birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Papaïx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G E. G. Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esa Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (1), pp.78-87. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/13-0791.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of semi-natural habitats on aphids and their natural enemies across spatial and temporal scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 77, pp. 76-82. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocontrol.2014.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of forest vegetation responses to edge effect as revealed by a continuous approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 70 (6), pp.601-609. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-013-0301-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de biodiversité dans les exploitations agricoles biologiques et conventionnelles des Vallées et Coteaux de Gascogne, cas d’étude français du projet européen BIOBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Arndorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.333-349. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/8qvc-kn75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel comparative research platform designed to determine the functional significance of tree species diversity in European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kris Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Bruelheide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Bussotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (5), pp.281-291. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ppees.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of landscape context and agricultural practices on the abundance of cotton bollworm Helicoverpa armigera in cotton fields: A case study in northern Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noélline Tsafack Menessong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brévault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Soti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 59 (4), pp.294-302. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09670874.2013.852270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a landscape effect on moth pest (H. armigera) abundance and infestation rate in cotton fields in North Benin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelline Tsafack Menessong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brevault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.191-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests as Patrimonies? From Theory to Tangible Processes at Various Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Romagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ecology and Society, 17 (3), pp.7. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-04896-170307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le domaine d’application de l’indice de biodiversité potentielle (IBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison des sociétés savantes du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Actes du colloque du CTHS « Langues, communautés et territoires en France aujourd’hui : recherches et enquêtes en ethnologie et en linguistique », 12–13 octobre 2009. INHA, Paris, France, 14, pp.146-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00943293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and species richness of overwintering ground beetles (&amp;lt;em&amp;gt;Coleoptera: Carabidae&amp;lt;/em&amp;gt;) are higher in the edge than in the centre of a woodlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (4), pp.615-622. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14411/eje.2011.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects on ground beetles at the woodlot-field interface are short-range and asymmetrical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 13 (4), pp. 395-403. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2011.00534.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOLIS. Vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (4), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.21.443-467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History and spatial complexity of deforestation and logging in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Urban Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (2), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landurbplan.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of forest edge effect on vegetation implies reconsideration of its assumed hypothetical pattern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1654-109X.2010.01105.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contribution of edge and interior zones to patch size effect on species richness : An example for woody plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 259 (3), pp.266-274. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dynamique régionale des exploitations de polyculture élevage pour accompagner le développement rural dans les Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Gibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2010.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody plant composition of forest layers : the importance of environmental conditions and spatial configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 201 (1), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11258-009-9572-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.S196-S204. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2009.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of woody plant seedling banks under closed canopy in fragmented coppice forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.511. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOVER-WINTER: a multi-agent model to simulate the overwintering of a beneficial insect (Episyrphus balteatus, Diptera, Syrphidae) in a heterogeneous landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC WPRS Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier l'historique des coupes forestières dans les petits bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.667-676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of woody plant seedling banks under closed canopy in fragmented coppice forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage à l'interface des activités agricoles et forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 60 (5), pp.515-524. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/28066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of four silvicultural systems on birds in the Belgian Ardenne: implications for biodiversity in plantation forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 107 (5), pp.1041-1055. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00285573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to set up a research framework to analyze social-ecological interactive processes in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Gibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hewison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (1), pp.article 15 (on line)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the overwintering strategy of a beneficial insect in a heterogeneous landscape using a multi-agent system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 205 (3-4), pp.423-436. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of cutting regimes in small private woodlots of south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (8), pp.915-927. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From farm forestry to farm and forestry in south-western France as a result of changes in a ‘house-centred’ social structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Scale Forest Economics Management and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (1), pp.127-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of cutting regimes in small private woodlots of south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (8), pp.915-927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple neural network reveals unexpected patterns of bird species richness in forest fragments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (5), pp.513-527. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10980-004-3317-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The species-area relationship in the hoverfly (Diptera, Syrphidae) communities of forest fragments in southern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.183-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de Markov spatialisées comme outils de simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (2), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères et indicateurs de gestion durable des forêts : la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (5), pp.419-430. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil surface disturbances after logging on plant functional types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60 (7), pp.725-732. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2003066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbations de l'état de surface du sol après exploitation sur la diversité botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gondard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 60, pp.725-732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la sylviculture et de l'exploitation forestière sur la diversité végétale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (6), pp.559-566. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/4943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat animal et image numérique : méthode de reconnaissance exploratoire appliquée à des occurrences d'espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3-4, pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbations du sol et de la mise en lumière occasionnées par l'exploitation forestière sur la flore à une échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.315-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des techniques d'exploitation forestière sur l'état de surface du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58, pp.653-661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des perturbations du sol et de la mise en lumière occasionnées par l'exploitation forestière sur la flore à une échelle fine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (3), pp.315-328. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et diversité végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21, pp.145-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des techniques d'exploitation forestière sur l'état de surface du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (6), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'exploitation forestière sur la diversité des oiseaux, des plantes et des collemboles dans les forêts du sud ouest de la France. Fiche N°626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vieban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lauga Reyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vegetation and bird community dynamics in fragmented coppice forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 74 (2), pp.105-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity within the Collembola community in fragmented coppice forests in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lauga-Reyrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35 (4), pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre biodiversité et exploitation forestière : bases pour une méthode d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vieban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lauga-Reyrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 50 (2), pp.159-168. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecocertification et biodiversite: impressions de Suede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vieban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois National</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de flux polluants par l'aménagement de zones tampons. Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.101-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et forêt dans un paysage agricole. Étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.15-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of wheat leaves by Coccinella septempunctata L. (Coleoptera, Coccinellidae) larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.147-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les transitions des systèmes agricoles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences « Regards Croisés sur le vivant en société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHSUD de Montpellier et MSHS-Toulouse, May 2026, Toulouse, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05628671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbres habitats et biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la nature 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Condat sur Vienne, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle agriculture pour quelle alimentation ? Cadrage et scénarios (Afterres2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Terre Nourricière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Terres de Liens Limousin, Oct 2025, Limoges, France. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05332789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing hedgerows and forest margins for their sustainable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Vantorhoudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agroforestières dans des exploitations agricoles de poly-culture élevage Premiers résultats du projet Salto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mellisande Bareil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Devay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisons les regards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RMT agroforesterieS, Jan 2025, Paris, France. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité: pourquoi et comment? Une sorte d’introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénarios territoriaux et trajectoires de transitions: préparer le terrain !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRB; Erable; Biosefair, Feb 2025, Paris, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et gestions des lisières dans les paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'écologie des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IALE France, Apr 2025, Strasbourg, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inconfort du scientifique dans des transitions diverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale UMR Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Castanet-Tolosan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité: Connaitre les enjeux globaux pour agir localement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABC de la biodiversité de Condat sur Vienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mairie de Condat sur Vienne, Jun 2024, Condat sur Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice de Biodiversité Potentielle (IBP): Histoire du succès d'un outil pour mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Nogent-sur-Vernisson, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et agriculture : des liens à retisser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plantes et Compagnie; PETR Figeac Quercy Vallée de la Dordogne et le Grand Figeac, Mar 2024, Figeac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Index of Biodiversity Potential (IBP): A success story of 15 years of Research and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et agricultures: des liens profonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycélium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les révoltés de la botanique, Sep 2024, Saint Amand-Magnazeix, France. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et biodiversité: Eviter l’ingérable, Gérer l’inévitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vallées Lizantaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les vallées Lizantaises, Sep 2024, Lizant, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lisières forestières : lieux de multiples transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts en transitions : Concepts,méthodes, mesures et prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tours, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice de Biodiversité Potentielle (IBP) : Histoire du succès d'un outil pour mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mallory Gauvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "indicateurs de biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gosseli Frédéric, Sirami Clélia, Bouleau Gabrielle, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand angle – Quelle situation de nos forêts aujourd’hui ? et demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vendredis territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANPP, Jun 2024, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et faire comprendre l'écologie des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales de la classe dehors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La fabrique des communs, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux paysages, des fleurs aux usages apicoles : les ressources florales dans les systèmes de production agropastoraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Decourtye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche PollinEco « Pollinisation, réseaux d'interactions et fonctionnalité des écosystèmes », 4ème rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and health as a framework for assessing pesticides in agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Changes for Biodiversity and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alternet, Jun 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new assets of landscape ecology in the face of global challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and evolution: new perspectives and societal challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE²; Gfö; EEF, Sep 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts paysannes et solidaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale de l'association Ecoute l’arbre et la feuille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ecoute l’arbre et la feuille, Jul 2022, Saint sulpice les feuilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between beekeeping and livestock farming systems in agropastoral landscapes : a floral resources centered approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gonella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mouillard-Lample</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Évora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d'action sectoriels pour préserver la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afterres 2050 Biodiversité: un scénario fondé sur la nature et pour la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solagro, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest for biomass or for biodiversity: scenarios for solving conflicts in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre souplesse et persévérance autour de questions et d’objets communs pour animer un projet d’unité de recherche interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’échanges sur l’interdisciplinarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sonores. Appréhender les dynamiques des paysages et des territoires au travers des sons (de la nature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’animation scientifique Interaxes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, une ressource mais aussi un fardeau ? Intérêt et limites des notions de services et disservices écosystémiques pourrepenser les interactions nature sociétés et la trajectoire des socio-écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Cyril Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services related to small forests in temperate rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement-Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESP 10. World conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hanovre, Germany. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les changements via l’avifaune : perceptions des changements par les écologues et par les chercheurs en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier 4 du GT Biodiversité LabEx DynamiTe,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forest edges contribute to landscape connectivity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE World Congress 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milan, Italy. 993 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’écoacoustique pour l’analyse des changements temporels dans les communautés d'oiseaux nicheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2eme séminaire SONATES Paysages sonores, LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03167310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalization of the IBP experience in the LIFE programs: GoProFor et Biorgest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Baiges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Conference GoProFor in Palermo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des arbres aux forêts : analyses spatiales des structures et du fonctionnement des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et données satellitaires : Vers une science de la durabilité au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional biogeography approach to insular bird communities with mixed-origin species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barnagaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mossion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard Brockerhoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference on Island Ecology, Evolution and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les agriculteurs perçoivent-ils leurs arbres ? Aborder les projets agroforestiers avec les agriculteurs et appréhender leurs perceptions multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges du RMT Agroforesteries: Croisons les regards #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-topography associated to forest edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Fayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conférence POSADAS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. 207 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to birds: How local populations understand environmental changes through everyday sounds and soundscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting SFAA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, un atout pour l’agriculture: rétrospective sur une évolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inra et le défi des relations agriculture-environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index of Biodiversity Potential (IBP): for estimating the potential of forest stands for biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GoProFOR LIFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Florence, Italy. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, un atout pour l’agriculture : rétrospective sur une évolution progressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque INRA EA20ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edges as keystone structures for animal biodiversity and their ecological functions in mosaic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Laforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing together local ecological knowledge, anthropology & landscape ecology to understand the impacts of socio-ecological changes on rural communities in South-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencélius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International conference Society for Human Ecology: Navigating complexity, human-environmental solutions for a challenging future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bird stories to tell the social and environmental changes: a comparative approach in four countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Guerbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Wencelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des plantes vasculaires indicatrices de l’ancienneté de l’état boisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conservatoire botanique national des Pyrénées et de Midi-Pyrénées., Jul 2013, Bagnères-de-Luchon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Biodiversité Potentielle (IBP): Un outil d’aide à la gestion forestière et à la restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Semaine forestière méditérranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les représentations sociales pour comprendre les paysages. Potentiels et limites de la notion de services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une modelisation de la complexite des relations entre rendement agricole, services ecosystemiques et representations du paysage dans les coteaux de gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Available wood in small forest patches and its links with plant diversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 8.01.02 Landscape Ecology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les représentations des agriculteurs vis-à-vis des forêts paysannes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforesteries et grandes cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France (FCS). FRA., Sep 2017, Chaussy, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts dans des territoires agricoles : nouveaux atouts d’une relation bénéfique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel'S Nangwa Kwetchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches territorialisées des usages de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forests for agriculture: new perspectives in European landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 8.01.02 Landscape Ecology Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Halle, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01821392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Biodiversité Potentielle (IBP): Un outil d’aide à la gestion forestière et à la restauration écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFM 2017 - 5e Semaine forestière méditérranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Agadir, Maroc. pp.335-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial discontinuities and panarchy theory: for a better management of agriculture/forest interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Switzerland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at birds to make sense of climate change and of other changes too...?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gazo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77. Annual SFAA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Santa Fé, Mexico. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre la quantite de bois et la diversite vevegale dans les petites forets des paysages ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ama Corinne Corcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonates (écouter les sons de la nature pour comprendre les changements environnementaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des forêts anciennes de France. Objectifs, bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Amiaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Géohistoire de l’environnement et des paysages »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ours dans mon jardin, des éléphants dans mon champ : comparaison des indicateurs locaux des changements environnementaux aux Nords et aux Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aoudou Doua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ethnographies plurielles: Ethnographie et comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Amiens, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sangliers indicateurs de paysage fermé ou de paysage ouvert ? Conséquences de la déprise agricole sur deux régions du Sud-ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Labex Dynamite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage comme un système socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FormaSciences: Cycles et flux biogéochimiques dans les paysages hétérogènes. La notion de service écosystémique peut - elle être structurante ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lyon, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche & Développement sur un outil de gestion forestière : l’Indice de Biodiversité Potentielle (IBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Congrès Forestier Mondial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Durban, Afrique du Sud. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of forest edges in landscape agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher resistance to herbivory by mixing tree species in edges rather than of forest interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mosaïque de paysages et son influence sur la biodiversité et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nuit européenne des chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-ecological framework for the analysis of forest edges dynamics and their consequences on ecosystems services in temperate landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. IALE World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Portland, United States. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres et la régulation des ravageurs des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres en Agriculture : l'agroforesterie au coeur des enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres dans les paysages ruraux : atouts pour l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes forestiers permettent-ils de fonder un développement agricole durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More slug-predator Carabid beetles at the edge of forest fragments than in their interior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorg Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara A. O. Cousins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles des lisières pour l’agroécologie et dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation continue CRPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Angoulème, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de l’écologie des paysages pour aider à mieux gérer les services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence des Mardis du métaprogramme d'Ecoserv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques: des axes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MAB « Services écosystémiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivité spatiale et diversité des espèces: Mise en place d’un réseau de conservation dans le Parc National du Mercantour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brustel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargés de mission « Forêt‐Eau » des Parcs nationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Florac, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree diversity improves forest resistance to insect defoliators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference 2015 : Population Dynamics and Integrated Control of Forest Defoliating and Other Insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sopot, Poland. pp. 1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woodlice and millipedes in small forest fragments in Europe: Possible implications for litter decomposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Proesmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmilla Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. 236 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afterres 2050: feed the French in 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terafor : un modèle agroforestier à l'échelle du paysage pour une ingénierie agroécologique des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 èmes Journées Françaises de l'Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edges between agriculture and forest viewed as interfaces between social and ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Roume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la marge, mais pas en marge : quand les arbres et les formations ligneuses deviennent auxiliaires de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agroforesterie: Les arbres et les formations ligneuses dans les parcelles et les paysages agricoles : un atout pour la modernisation écologique de l'agriculture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Marciac, France. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilisse : peut-être un peu trop différents pour être comparables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, gestion forestière et politiques publiques (BGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de Biodiversité Potentielle (IBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité, vers une autre culture des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche multi-taxonomique en forêt - Retours d'expérience et réflexions sur sa mise en ½oeuvre avec un indicateur indirect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier scientifique BGF : Intérêts et limites des approches multi-taxonomiques de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieux peuplements et forêts anciennes: intérêts pour la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres avec les scientifiques Parc Naturel Régional des Pyrénées Ariégeoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, St Girons, France. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’occupation des sols des Pyrénées en 1850 et identification des espèces de forêt ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Grel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Colloque international de botanique pyrénéo-cantabrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Bagnères de Luchon, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and diversity of tree microhabitats in managed/unmanaged forests and relationships with taxonomic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microhabitat Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Dresden, Germany. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des bioagresseurs et pollinisation à l’échelle du paysage : l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Salles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Agroécologie &amp; Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche multi-taxonomique en forêt : Retours d’expérience et réflexions sur sa mise en œuvre avec un indicateur indirect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts et limites des approches multi-taxonomiques de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique temporelle de l’effet du paysage sur l’abondance en syrphes, pucerons vivants et parasités dans des champs de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Françaises de l’Ecologie du Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rennes, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape agroecology: from patterns to resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Warm-up workshop “Agroecological transition and resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High variability of edge effects on forest vegetation diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Biodiversity in Forest Ecosystems and Landscapes (IUFRO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cork, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape Agroecology and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Magda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology Sessions 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary results of implementation at wide scale of a taxonomic biodiversity indicator: the potential biodiversity index (PBI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international conference on biodiversity in forest ecosystems and ladscapes IUFRO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Cork (UCC). Cork, IRL., Aug 2012, Cork, Ireland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indice de biodiversité potentielle (IBP) : un outil pour le gestionnaire forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learnings, tools and pitfalls of agroecology at landscape scale. Lessons from projects in DYNAFOR Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards a multi-scale approach for improving pest management. Sampling methods, Remote Sensing and GIS: applications to insect ecology and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cirad-00645823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les déterminants de la position des interfaces entre les parcelles cultivées et les milieux non agricoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées françaises de l'écologie du paysage: Regards et apports de l'écologie du paysage sur les continuités écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Aix-en-Provence, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission d’acquisition aérienne LIDAR pour des applications thématiques en écologie du paysage. Le cas des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique du CNRS Images et modèles 3D en milieux naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Le Bourget du Lac, France. pp.177-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartolis : vers un outil géomatique pour identifier et caractériser les segments de lisières forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale SAGEO’10 (Spatial Analysis and GEOmatics 2010) Outils, Méthodes et Modèles en Géomatique pour la production de connaissances sur les territoires et le paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and characterization of forest edge segments for mapping edge diversity in rural landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Espy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO - Landscape Ecology International Conference. FOREST LANDSCAPES AND GLOBAL CHANGE New Frontiers in Management, Conservation and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bragança, Portugal. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans quelle mesure la distance intervient‐elle dans la réponse des communautés végétales à l’influence des lisières forestières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque National d'Ecologie Scientifique, Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When forests are managed by farmers: Implications of farm practices on forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Landscapes and Global Change-New Frontiers in Management, Conservation and Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Politécnico de Bragança (IPB). Bragança, PRT., Sep 2010, Bragança, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there so many small woodlots in southwestern France landscapes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taking stock of smallholder and community forestry: Where do we go from here?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montpellier, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do wooded landscapes improve biological control against cereal aphids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Menozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE Europe: The contributions of Landscape Ecology to the development of Integrated Pest Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Salzburg, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des profils de composition des communautés végétales forestières en réponse à la lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès d’écologie des communautés végétales. ECOVEG 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Gembloux, Belgique. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest edge responses present a variety of patterns in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual Meeting of the British Ecological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Hertfordshire, United Kingdom. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of surrounding landscape composition on the conservation value of native and exotic habitats for native forest birds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckehard G. Brockerhoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference on Biodiversity in Forest Ecosystems and Landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Kamloops, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité des lisières et leur effet sur les communautés végétales forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Colloque d’écologie des communautés végétales ECOVEG 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of past human activities on forest plant spatial distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Niederlender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Landscape Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Chengdu, China. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and fragmented forests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ALTER-net All Parties Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Palma De Majorque, Spain. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et conditions stationnelles dans les fragments forestiers du Sud de la France: les espèces ligneuses sont-elles de bonnes indicatrices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Ecologie des Communautés Végétales. ECOVEG 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bordeaux, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and time scales of biodiversity trends. The role of LTER to understanding interactions between land use and species distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cozic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Long-Term Ecological Research ILTER 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la stabilité du paysage d'une &amp;quot;société à maison&amp;quot; nord-commingeoise: quand ethnologie et géomatique s'en mêlent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de l'Association Française d'Ecologie du Paysage. IALE France 2006. Le paysage à la croisée des sciences de la nature et des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Rennes, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woody species richness in fragmented landscape: Combining edge and patch area effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence "multifunctionality of Landscapes- Analysis, Evaluation and Décision Support".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Giessen, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to connect researchers on forest management, biodiversity, and landscape: a hierarchical framework for analysing forestry sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation forestière et biodiversité : Principaux résultats des travaux de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : France Nature Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators in small fragmented forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of fragmented woodlot edges for a beneficial insect in a rural landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echelles des Oiseaux, du paysage ou de l'observateur : questions d'écologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Castellarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cassini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversities of edge lignaceous vegetation: methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of EFI. European Forest Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation forestière et oiseaux des coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque régional Nature Midi Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Cahors, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between spatial heterogeneity, management practices and biodiversity in small private forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Framework of the INRA/Formas agreement 2002 : Multifunctional forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des communautés de Syrphides (Diptera, Syrphidae) dans les forêts fragmentées des Coteaux de Gascogne. Poster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Gourdon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct analysis of remote sensing data to identify bird habitats : an exploratory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Foltête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual IALE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, East Anglia, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et forêt paysanne : de la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMAGREF INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de zone de filtration des eaux effluentes de parcelles agricoles : approche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMAGREF INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of landscape ecology research questions in French theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ernoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Croci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European landscape ecology congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bratislava (Slovaquie), Slovakia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats du projet SALTO Pratiques agroforestières dans des exploitations agricoles de poly-culture élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Farrugia,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Thenail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Agroforesterie 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mirecourt, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape ecology to address socio-environmental challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Zingraff-Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile H. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International federation of landscape architechs world congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A better collective management is required to conciliate both outputs woodlots in biodiversity-bioenergy debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Human Well-Being - Europe's Role in Shaping Our Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge paradox : forest edges as a threat and an opportunity for biodiversity and ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third ESP Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tartu, Estonia. , 1p., 2021, Book of abstracts 3rd ESP Europe Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trees in agricultural landscapes: understanding past changes for a better management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.524, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et perception des espaces arborés par les agriculteurs de Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des arbres dans nos Assiettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. pp.0, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing on-farm trees: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali San Cristobal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers compose with ecosystem services and disservices for managing rural forests: insights from a French case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial discontinuities and panarchy theory: for a better management of agriculture/forest interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2017: Resilience frontiers for global sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. 1 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do farmers' representations influence landscapes? A multi-scale approach combining mental models and forest monitoring in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IALE 2017 European Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ghent, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TERAFOR: Dexi-based multicriteria model for considering all multiple fonctions of tree formations in temperate agroforestry areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ottogali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference (EURAF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France. European Agroforestry Federation (EURAF), 469 p., 2016, 3rd European Agroforestry Conference 2016: Celebrating 20 years of Agroforestry research in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge effects: Which one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Barbaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 1 p., 2016, Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTAFORSE: Interaction des acteurs pour la gestion de la forêt paysanne et des services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'échanges Agroforesteries Tempérées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using connectivity analysis to optimize a network of set-aside forests in a managed landscape: A case study in a French mountain national park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Jacquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Calatayud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goulard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO landscape ecology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tartu, Estonia. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFROLE WG Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 236 p., 2015, IUFRO: Sustaining ecosystem services in forest landscapes - Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structure des lisières bois / parcelles agricoles sur les plantes et les pollinisateurs (apoïdes et papillons)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Françaises de l'Ecologie du Paysage (IALE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dijon, France. 63 p., 2014, Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité dans les lisières forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Caniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Dumora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'écologie de Toulouse JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville Tolosan, France. 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la gestion de la petite forêt privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. , 1 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et complexité spatiale de la déforestation et des coupes de bois dans les petites forêts privées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried W. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d’Ecologie de Toulouse. JET 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Auzeville, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faibles variations microclimatiques dans les lisières de petits bois du sud-ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEVAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Toulouse, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sylvicoles et conservation des espèces végétales : de l’analyse historique à l’expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John D. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Vaudey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réveil du Dodo III. Journées francophones des sciences de la conservation de la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity in rural landscapes : how do wooded elements can contribute ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bouyjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and agricultures: today’s challenges, tomorrow’s research for more sustainable farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Montpellier, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOVER-WINTER: a multi-agent model to simulate the overwintering of a beneficial insect (Episyrphus balteatus, Diptera, Syrphidae) in a heterogeneous landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOBC/WPRS Working Group "Landscape Management for Functional Biodiversity", ENITAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, BORDEAUX, France. , 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après quatre décennies de forte fragmentation, que reste -t-il dans les forêts humides du Togo?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Adjossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouami Kokou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres écologie des paysages 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Toulouse, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie écologique et ethnologique: utilisation conjointe de photographies aériennes et de cartes mentales de gestionnaires de petites forêts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Du Bus de Warnaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples rôles des lisières dans les paysages ruraux, des atouts pour l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcel, Odile; Thibault, Jean-Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changeons de paysage! L'embellie écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-128, 2025, 9782281137507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour faire une haie, il faut...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les haies: réponses artistiques aux crises climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Manuella Editions, pp.185-190, 2025, 978-2-490505-73-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05083594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepts et méthodes de l'écologie des paysages pour aider à mieux gérer les services écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sheeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les services écosystémiques dans les espaces agricoles. Paroles de chercheur(e)s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-80, 2020, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/nwq9-zk60_book_ch07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les processus écologiques, hydrobiogéochimiques dans des paysages multifonctionnels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dedieu, Benoit; Detang-Dessandre, Cécile; Dupraz, Pierre; Hinsinger, Philippe; Médale, Françoise; Reboud, Xavier; Soussana, Jean-François; Alban, Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agroécologie : des recherches pour la transition des filières et des territoires. Collection Matière à débattre et décider</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Éditions Quæ, pp.47-58, 2020, 978-2-7592-3129-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing “Weeds” to Understand Local Perceptions of Environmental Change in a Temperate Rural Area of Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Clochey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sourdril Anne, Welch-Devine Meredith, Burke Brian J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changing Climate, Changing Worlds - Local Knowledge and the Challenges of Social and Ecological Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnobiology, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.71-98, 2020, 978-3-030-37311-5. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-37312-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous sommes tous forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gervereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres &amp; Plantigrades. Les arbres poussent, les humains aussi.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nuage vert, 2020, 978-2-491771-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Indice de biodiversité potentielle (IBP). Histoire d’un développement à l’échelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2016, 978-2- 7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perpétuer l’organisation de son territoire en situation de changement : le cas d’une société à maison du Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, communautés et territoires en France. Recherches et enquêtes en ethnologie et en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité des Travaux Historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 173p., 2012, Bulletin de Liaison des Sociétés Savantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de flux polluants par l'aménagement de zones tampons. Etude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt paysanne dans l'espace rural : Biodiversité, paysages, produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, INRA, 268 p., 1996, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0684-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et forêt dans un paysage agricole. Étude bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Balent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt paysanne dans l'espace rural : Biodiversité, paysages, produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, INRA, 268 p., 1996, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0684-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux horizons pour l’Écologie des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Sirami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId614"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50E7407C"/>
+    <w:nsid w:val="2095C59D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-deconchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4638-3858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149534051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Miozzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corezzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Adjossou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mossion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Perring" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldan Muradian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09848-230115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23984/fjhas.67671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639608v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-016-0028-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.1037" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391246v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136469" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631049v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SXS1KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599567v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0767-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.06.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0301-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Arndorfer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qvc-kn75" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.852270" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414109v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auclair" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04896-170307" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642291v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50657" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brevault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raison" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00534.x" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644477v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01105.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VTDX6Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2011.080" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0375" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9572-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8C23F9A5A8D8190AB246E2D475713898968BB60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.08.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WG6B07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656621v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449645v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28066" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285573v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9364-x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008029" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667299v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1DLMP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-004-3317-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MHG878J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449466v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5111" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gondard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883746v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gondard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003066" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4943" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673732v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Folt&#234;te" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674556v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883337v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001129" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669715v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881896v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001152" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679425v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieban" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauga Reyrel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671389v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682855v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauga-Reyrel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vieban" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauga-Reyrel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5526" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231594v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087259v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332789v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956249v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellisande Bareil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bouchard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654599v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654521v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521093v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gauvreau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654487v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715065v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693736v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654429v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654587v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654439v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160278v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161518v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161716v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161543v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807846v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280315v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167306v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549465v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870172v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734805v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789396v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734158v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946355v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143061v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787352v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738305v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785436v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821392v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657058v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607504v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605509v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917624v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Clochey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603586v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740979v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793309v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741239v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793813v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lopes" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797325v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797135v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vigan" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742225v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594444v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594447v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594705v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756992v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743244v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608084v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797615v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797784v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797422v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797371v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Devauchelle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810483v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598635v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808169v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598406v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803204v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189760v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805607v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210071v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210057v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807798v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066187v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645823v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805851v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818423v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755128v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189974v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812985v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816177v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824437v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820460v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751205v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458449v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759269v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castellarini" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760431v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759189v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760129v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyjou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761388v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762594v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758913v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772937v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772938v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071147v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farrugia," TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160356v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651453v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607865v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ottogali" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742441v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/325104.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810544v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caniot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812981v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814720v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819865v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831670v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312860v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/changeons-de-paysage.html#product-attribute-more_information" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083594v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611185v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030373115" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_5" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550756v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537000v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch07" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800452v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agriculture/naturalite-des-eaux-et-des-forets/vallauri/descriptif-9782743021801" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837695v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838970v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604908v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-deconchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4638-3858" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149534051" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745961v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Baiges" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Miozzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Corezzola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745951v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ladet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gonella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mouillard-Lample" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Decourtye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-024-00985-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03827249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Adjossou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouami Kokou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9304" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbaro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calatayud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-021-01391-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03449018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mossion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dufour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13432" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13208" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.8707" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Vald&#233;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13537" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Ampoorter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Boberg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458040v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Barnaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101066" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Moreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guerbois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Cyril Renaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.29079" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090583v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cabanettes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01164-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Imbaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5450" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-019-00829-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858802v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154551v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.2193" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. O. Cousins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2019.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5ZRDH5S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356900v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vanneste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Verheyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael P Perring" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bernhardt-R&#246;mermann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2018.09.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618716v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Proesmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam van de Poel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Keer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12909" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fons van Der" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratcliffe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruiz-Benito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherer-Lorenzen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12868" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2017.11.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102339v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Corbera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roldan Muradian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salliou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Sirami" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09848-230115" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620901v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-017-0607-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Ehrmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne C. Ruyts" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bauhus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2590-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23984/fjhas.67671" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Liira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie G&#228;rtner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Hansen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12898-017-0141-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-016-1006-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2015.1037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Leterme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2016.04.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Terraube" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2273" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639608v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-016-0028-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631049v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.12.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7SXS1KT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Selvi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136469" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637876v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12345" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/26DC65526303C5A17269BE14D2E0C47E127EA346/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600229v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lachat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2014.09.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-013-0767-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18564/jasss.2397" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Barnagaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G E. G. Brockerhoff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0791.1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raymond" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menozzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monteil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2014.06.006" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201504v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0301-0" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644158v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Arndorfer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Bailey" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qvc-kn75" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01540270v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wirth" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bussotti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2013.07.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLF4X3DN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647141v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Br&#233;vault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2013.852270" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelline Tsafack Menessong" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brevault" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414109v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Michon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auclair" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-04896-170307" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642291v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50657" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943293v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644488v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raison" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2011.080" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Balent" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2011.00534.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647378v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Espy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.21.443-467" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79576B96367A3FED824DFF71DA020198B428CFBB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649955v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried W. Heintz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2011.06.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS7C9DSP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644477v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2010.01105.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8VTDX6Z0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667886v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.10.010" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4QGXWTM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0375" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657369v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-009-9572-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8C23F9A5A8D8190AB246E2D475713898968BB60/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668403v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G. Brockerhoff" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2009.08.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03WG6B07-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388005v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008029" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656621v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657319v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883409v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Balent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449645v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28066" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285573v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9364-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655117v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667299v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.03.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD1DLMP5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655342v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006075" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664156v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Du Bus de Warnaffe" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675667v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-004-3317-x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3MHG878J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bouyjou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lacombe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681456v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449466v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5111" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883746v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gondard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003066" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676084v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gondard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4943" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673732v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Folt&#234;te" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monteil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682855v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674556v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001129" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881896v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001152" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vieban" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lauga Reyrel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671389v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lauga-Reyrel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443604v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vieban" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lauga-Reyrel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5526" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689769v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231544v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231594v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711051v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferran" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05628671v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05087259v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05332789v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266467v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vantorhoudt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956249v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mellisande Bareil" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bouchard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Devay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04956303v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051907v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654599v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654521v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521093v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory Gauvreau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Cl&#233;ment" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654487v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04678935v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715065v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654429v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654587v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654439v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160278v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;oni" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161518v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160329v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161716v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815634v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161543v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280315v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Malafosse" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549465v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167306v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040239v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738360v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Clement-Kumar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167308v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734805v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167310v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Calatayud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02870172v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789396v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734158v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140775v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738444v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fayat" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785312v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143061v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787352v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946355v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785592v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laforge" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463217v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wenc&#233;lius" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607607v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Guerbois" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wencelius" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826009v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Grel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Heintz" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785436v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634279v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737815v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738305v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama Corinne Corcher" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586483v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608130v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel'S Nangwa Kwetchou" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821392v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657058v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607504v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605509v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gazo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787114v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736460v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607336v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Amiaud" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chauchard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606479v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aoudou Doua" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917624v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Clochey" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603586v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608084v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741239v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740979v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793813v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Lopes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793423v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797325v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797135v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vigan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742225v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594444v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594447v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594705v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796071v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Brustel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crassous" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756992v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743244v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797371v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Couturier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Devauchelle" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797615v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210098v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797784v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Chabert" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797422v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810483v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598635v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808169v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268174v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598406v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803204v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189760v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805607v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210071v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066187v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210057v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807798v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805851v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00645823v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808277v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066226v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755125v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821396v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818423v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755128v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189974v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824437v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820460v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812985v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816177v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751205v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820746v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Niederlender" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815995v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819479v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458449v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cozic" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819614v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829565v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758615v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sarthou" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Guyon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759189v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760432v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lacombe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lauga" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760129v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barreau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouyjou" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759269v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castellarini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760431v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762703v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joachim" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761388v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762594v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758913v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772937v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772938v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266500v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Croci" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05071147v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farrugia," TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266578v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Sirami" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280458v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417667v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143021v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736277v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734155v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651453v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604583v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607865v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ottogali" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606636v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388095v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742441v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Jacquin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulard Michel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/325104.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210105v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810544v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caniot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumora" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808853v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810545v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812981v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823091v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Debussche" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Vaudey" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823236v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814720v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819865v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831670v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312860v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/changeons-de-paysage.html#product-attribute-more_information" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05083594v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537000v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/nwq9-zk60_book_ch07" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611185v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Sourdril" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030373115" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37312-2_5" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550756v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800452v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/agriculture/naturalite-des-eaux-et-des-forets/vallauri/descriptif-9782743021801" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808134v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/262977.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838970v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837695v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604908v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>