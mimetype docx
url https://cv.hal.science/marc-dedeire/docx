--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -628,2203 +628,2333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Février (1), pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.221.0145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teritoriniai resursai ir lokalinė plėtra: vietos teritorinio identiteto paieškos (Žagarės vyšnios atvejo analizė)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografijos metraštis / The Geographical Yearbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5200/GM.2021.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petites villes : les dessous d’une recomposition territoriale. examen des coopérations dans le bassin d'Alès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, des ruralités en renouvellement, N° 239 (1), pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.239.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Introduction to Food Cooperatives in the Bekaa Valley, Lebanon: Territorial Actors and Potential Levers to Local Development Through Culinary Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Jalkh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Requier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1-2), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41055-020-00079-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance: how mobility gives rise to paradoxes in (re)constructing food identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition and Food Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.n.c</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territories ruraux et dévelopement local en Lituanie : une reconstruction des identités locales par un &amp;quot;recyclage&amp;quot; du patrimoine rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action locale et développement rural : diversité des formes d’appropriation du programme européen LEADER en France et en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.247-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The LEADER program as model of institutional transfer: Learning from its local implementation in France and Lithuania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Countryside</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.317-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/euco-2017-0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques endogènes et exogènes contemporaines de la renaissance rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (174), pp.529-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053665ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietos veikejai ir kaimo pletra: LEADER programos igyvendinimas lietuvoje ir prancuzijoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografijos metraštis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.41-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du programme leader selon les principes de base du développement local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 342, pp.9-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vietos iniciatyvos ir teritorinis vystymas: LEADER programos įgyvendinimas Lietuvoje ir Prancūzijoje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régina Prapiestienė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.76-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6001/geografija.v50i2.3004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés rurales, nouveaux acteurs du développement local en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.145-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059912003051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires des appellations d'origine en France : entre métropolisation et qualifications territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lietuvos kaimo bendruomen's ir lokalinis vystymas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Ma'Iulyt'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Prapiestien'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Février (1), pp.145-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.221.0145⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Brun</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implementation of the Leader program in central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dezso Kovacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discussion Paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 89, pp.30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Melanie Requier Desjardins</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Ethics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41055-020-00079-0⟩</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Selma Tozanli</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actions territoriales et développement local: Illustrations internationales [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition and Food Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (3), pp.n.c</w:t>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (233-234), pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Action locale et développement rural : diversité des formes d’appropriation du programme européen LEADER en France et en Lituanie</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 61 (174), pp.529-551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1053665ar⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1314 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interfaces entre diffusion de la consommation d'origine et processus d'acculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2840,187 +2970,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econpapers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, N° 95243 (European Association of Agricultural Economists), pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130517v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">halshs-00781980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
               </w:r>
@@ -5719,181 +5719,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cerise de Zagare comme stratégie de développement dans des zones rurales périphériques en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jeudi ART-Dev, thème "Actions publiques et gestion des ressources dans les territoires de marges, quel développement à la clé ?" Université Montpellier 3, Montpellier, Jeudi 20 Septembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique et développement rural en France : une typologie des formes de coordination de l'action locale dans les territoires LEADER ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rural en France : des méthodes à la mesure à partir de DATAR 2040</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Atelier épistémologique, "Le rural comme cadre et objet d'analyse", ART-Dev, Montpellier, Université Paul Valéry Montpellier 3, Montpellier, Jeudi 26 Janvier 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux et les métropoles : quelles relations et quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Populaire des Cévennes, Génolhac, 11 octobre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Génolhac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux d'acteurs et stratégies de développement d'une appellation d'origine : le cas de l'AOC Picpoul de Pinet (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5922,142 +6099,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des espaces ruraux en France : quelles logiques d'attractivités et de recomposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association des Maires ruraux de France (Yonne), Saint Aubin Châteauneuf, Yonne, France, samedi 18 Novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saint-Aubin-Château-Neuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressource foncière et mutations des agricultures en Europe méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6086,250 +6263,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d'agricultures en Europe occidentale au prisme des politiques territoriales: des systèmes productifs aux systèmes territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi ART-Dev, thème "Actions publiques et gestion des ressources dans les territoires de marges, quel développement à la clé ?" Université Montpellier 3, Montpellier, Jeudi 20 Septembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces agricoles de l'Ouest européen : catégories de systèmes productifs agricoles et paradoxe des concentrations foncières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6345,73 +6440,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10eme Journée de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques rurales et disparités spatiales en Europe méditerranéenne: Mise en place d'une méthodologie d'analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6440,73 +6535,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques contemporaines de la « Renaissance rurale » en France, Espagne et Italie : méthodologie et mesure des facteurs endogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6522,142 +6617,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10emes Journées de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires alimentaires au carrefour des espaces productifs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi ART-Dev, 2016, thème "Jeux d’échelles et territoires alimentaires", Université Montpellier 3, Montpellier, Jeudi 16 Juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6686,618 +6781,523 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
+              <w:t xml:space="preserve">9es Journées de Recherche en Sciences Sociales, Société Française d'Economie Rurale, Nancy, 10-11 décembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filières et développement des territoires : pourquoi et comment renouveler les approches pour les interventions au sud ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études IRAM 2015 "Développement économique des territoires et développement des filières : comment renouveler les approches et outils d'analyse et d'intervention au Sud?", Paris, IRAM, 25 Juin 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes géographiques de la dynamique alimentaire des territoires: Pourquoi territorialiser l'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Territoires méditerranéens : agriculture, alimentation et villes, Montpellier, 7-9 juillet 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des territoires ruraux et des formes d'agricultures : vers des modèles de qualification territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9es Journées de Recherche en Sciences Sociales, Société Française d'Economie Rurale, Nancy, 10-11 décembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">10ème réunion des ministres de l'agriculture membres du Ciheam, Alger, 6 février 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une dynamique de la petite agriculture d'autosubsistance en Podlasi polonaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes Journées de recherches en sciences sociales, INRA, SFER, CIRAD, Grenoble, 11-12 décembre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France. 14 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualification territoriale par l'agriculture : une forme de réactivation de la relation entre territoire et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème congrès de l'Association de Science Régionale de Langue Française, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, Marne-la-Vallée, 7-9 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130540v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02130535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de développement et gouvernance locales : l'impact du programme LEADER dans la structuration des réseaux d'acteurs locaux en France et en Lituanie</w:t>
               </w:r>
@@ -7385,50 +7385,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruralités et approches territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire permanent des ingénieurs de l'INSEE, le 29 janvier 2013, Montpellier (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les communautés rurales en Lituanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7437,126 +7506,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50ème Colloque de l'association de Science régionale de Langue Française (ASRDLF), Cultures, patrimoine et savoirs, Mons, Université catholique de Louvain (Belgique), 8 au 11 Juillet 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Mons, Belgique. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130525v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02130528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'économie de territoire pour tous à travers une reconnaissance territoriale ?</w:t>
               </w:r>
@@ -7605,50 +7605,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels effets des reglementations nationales dans le programme LEADER dans l'Europe des 27 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème journée de recherches en sciences sociales (JRSS 2012), 13 et 14 décembre 2012, Université de Toulouse, Société française d'Economie Rurale (SFER), Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces de faible densité : des qualifications territoriales multiples ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7657,293 +7739,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIX eme Colloque de l'Association de science régionale de Langue française (ASRDLF) - Industrie, Ville et région dans une économie mondialisée, Belfort, Université de Franche Comté, 9 au 11 juillet (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Belfort, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des ruralités plurielles en france</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospective LOZERE 2020, Conseil général de la Lozère, Mende, 13 Novembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Mende, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur les sécurisations alimentaires et leurs dimensions spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée de recherches en sciences sociales (JRSS 2012), 13 et 14 décembre 2012, Université de Toulouse, Société française d'Economie Rurale (SFER), Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Séminaire de formation Rectorat de Montpellier, DAFPEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la labélisation pour les territoires touristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'union nationale des Associations Touristiques (UNAT), le 17 Novembre 2011, Sète, (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés rurales et initiatives locales en Lituanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7959,142 +8028,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Académie d'Agriculture de France, Paris, le 18 janvier 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interfaces entre diffusion de l'alimentation d'origine et processus d'acculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de formation Rectorat de Montpellier, DAFPEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-30</w:t>
+              <w:t xml:space="preserve">International EAAE-SYAL Seminar : Spatial Dynamics in Agri-Food Systems: Implications for Sustainability and Consumer Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Parma, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de la programmation LEADER en Europe centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8110,87 +8192,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Mise en oeuvre de la programmation LEADER en Europe centrale : entre démarche de développement local et instrumentalisation politique", 4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9 et 10 décembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8218,73 +8300,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8293,172 +8375,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence", Aoste (Italie), 20-22 septembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Aoste, Italie. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068928v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02758388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectories of agricultural development in Mediterranean Europe</w:t>
               </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8805,217 +8805,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualifications territoriales des Produits d'Origine Géographique et durabilité(s) des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire international : "Les Produits de Terroir, les Indications Géographiques et le Développement Local Durable des Pays Méditerranéens", CIHEAM, Université d'Akdeniz, Antalya, 24-26 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Antalya, Turquie. pp.39-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782006v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02130502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
               </w:r>
@@ -9159,50 +9159,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction de ressources territoriales par la qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque il governo delle risorse locali XXIIIe "Rencontres ARETHUSE", 26 au 28 septembre 2007, Molise (Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Molise, Italie. 24 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contrastes régionaux des dynamiques rurales européennes sont-ils porteurs de trajectoires territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIIIème Colloque ASRDLF "Les dynamiques territoriales, débats et enjeux entre les différentes approches disciplinaires", 11-13 Juillet 2007, Grenoble - Chambéry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes des distances dans la construction des identités alimentaires par acculturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9211,73 +9388,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Produits de terroir, filière qualité et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9306,73 +9483,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Rencontres ARETHUSE, Université du Molise, Termoli, 26-28 septembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Termoli, Italie. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes, qualité et territoires, la nécessité d'une approche intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9401,234 +9578,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII rencontres ARETHUSE, Miraflores de la Sierra, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Miraflores de la Sierra, Espagne. pp.553-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130501v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03073999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations vs. Trajectoires des villes méditerranéennes</w:t>
               </w:r>
@@ -10054,50 +10054,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cerise de l'agar et les communautés rurales en Lituanie : entre produit de terroir et reconstruction identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne MARACHE; Philipe MEYZIE; Maud VILLERET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des produits entre Déclin et renaissance (XVIeme - XXI eme siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13 (Collection L'Europe Alimentaire), Peter Lang, pp.331-344, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux en France aujourd’hui : dynamiques démographiques et recomposition sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10110,397 +10196,311 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quentin Jagorel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes-campagnes : pour une cohésion des territoires de la République</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Corinne MARACHE; Philipe MEYZIE; Maud VILLERET. </w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire et Jean-Michel Sourisseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des produits entre Déclin et renaissance (XVIeme - XXI eme siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 13 (Collection L'Europe Alimentaire), Peter Lang, pp.331-344, 2018</w:t>
+              <w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.11-26, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La municipalité argentine, acteur du développement territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bustos Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Petrantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et circulation des normes pour l'action publique territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.225-238, 2016, Territoires en mutation, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020162v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03057526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) patrimoines pour la presqu'île de Guérande ? Lecture goffmanienne d'une patrimonialisation fragmentée</w:t>
               </w:r>
@@ -11988,51 +11988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAC55A20"/>
+    <w:nsid w:val="A3F6616D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12219,51 +12219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dedeire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9871-5335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035671815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56762686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000403038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Maciulyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/GM.2021.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059912003051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma'Iulyt'" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Prapiestien'" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.2582" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979274v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979273v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979272v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979270v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130538v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130540v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130535v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758388v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedeire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823362v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67653" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406633v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Minga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979271v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dedeire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9871-5335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035671815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56762686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000403038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Maciulyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/GM.2021.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059912003051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma'Iulyt'" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Prapiestien'" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.2582" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130521v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedeire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67653" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406633v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Minga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979271v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>