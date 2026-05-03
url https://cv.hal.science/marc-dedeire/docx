--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -628,196 +628,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teritoriniai resursai ir lokalinė plėtra: vietos teritorinio identiteto paieškos (Žagarės vyšnios atvejo analizė)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografijos metraštis / The Geographical Yearbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5200/GM.2021.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Février (1), pp.145-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.221.0145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632442v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03659309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites villes : les dessous d’une recomposition territoriale. examen des coopérations dans le bassin d'Alès</w:t>
               </w:r>
@@ -1836,70 +1836,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les territoires des appellations d'origine en France : entre métropolisation et qualifications territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lietuvos kaimo bendruomen's ir lokalinis vystymas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Ma'Iulyt'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Prapiestien'</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografija</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.69-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communautés rurales, nouveaux acteurs du développement local en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (3), pp.145-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059912003051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles : une approche spatiale des disparités et des convergences en France, Italie et Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.11-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.131.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoires agricoles et dynamiques rurales en Méditerranée (France, Italie, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1914,451 +2308,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (4), pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00942870v1</w:t>
-              </w:r>
-[...392 lines deleted...]
-                <w:t xml:space="preserve">halshs-00817641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implementation of the Leader program in central Europe</w:t>
               </w:r>
@@ -2446,758 +2446,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Actions territoriales et développement local: Illustrations internationales [Introduction]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (233-234), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des espaces ruraux en France : vers un modèle des trajectoires démographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (3), pp.521-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.4687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00781991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et trajectoires démographiques : comparaison France, Italie, Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (2), pp.68-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.752.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les interfaces entre diffusion de la consommation d'origine et processus d'acculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Econpapers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N° 95243 (European Association of Agricultural Economists), pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace rural Euro-méditerranéen : approches méthodologique et typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (152), pp.291-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/045648ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00781980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du MECAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.115-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Economie Méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 59 (233-234), pp.3-5</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (227), pp.163-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...389 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berger</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02130518v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02130516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une gouvernance des filières locales des produits d'origine et de qualité : le cas de certains terroirs du pourtour méditerranéen (synthèse</w:t>
               </w:r>
@@ -3787,90 +3787,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de la Méditerranée, 317 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3914,51 +3914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4015,51 +4015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4103,51 +4103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4286,368 +4286,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’orientation vers l’enseignement supérieur est-elle sujette à des effets socio-spatiaux ? Les établissements au cœur du dispositif territorial de l’orientation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque BRIO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université de Rennes 2, May 2024, Rennes (Université Rennes 2), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques territoriales des parcours d'orientation des jeunes ruraux en Occitanie est (Académie de Montpellier) : Comment mesurer l'influence des processus socio- spatiaux dans le choix des études supérieures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">59 eme Colloque de ASRDLF Territoires, Créativité et Innovation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF /Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques territoriales des parcours d’orientation des jeunes ruraux en Occitanie est (Académie de Montpellier) : Comment mesurer l’influence des processus socio-spatiaux dans le choix des études supérieures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASRDLF - Territoires, créativités et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de STRASBOURG, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CONDITIONS ET MOYENS DES GPEC TERRITORIALES (financement GPECT ; les leviers de financement, processus démographique, humain, social et politique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale sur la Gestion prévisionnelle des emplois et des compétences territoriales et/ou de filière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Bourgogne Franche Comté, Nov 2023, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709164v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-04960413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de Lycées en Occitanie est (Académie de Montpellier) : Caractérisation des territoires des réseaux et logiques de proximités dans l’orientation des lycéens vers l’enseignent supérieur</w:t>
               </w:r>
@@ -5076,50 +5076,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héritages, métamorphoses des ressources et qualification territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13emes journées de recherche en sciences sociales Bordeaux, Société française d'économie rurale, Bordeaux, 12-13 décembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover par le local pour s’adapter au global</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", CRIISEA, Université Paul-Valéry Montpellier 3, LED, ENCG-Eljadida, Marrakech, 21-22 Mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les liens entre ressources et qualification territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5128,221 +5292,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Capital humain, innovations et développement économique", Université Paul-Valéry, ENCG-Eljadida, Centre de Recherche sur l’Industrie, les Institutions et les Systèmes économiques d’Amiens, Marrakech, 21-22 Mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marrakech, Maroc. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932770v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02932771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cerise de Žagarė et les communautés rurales en Lituanie : entre produit de terroir et reconstruction identitaire</w:t>
               </w:r>
@@ -5404,358 +5404,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Produit de terroir en Lituanie et trajectoire des ressources : la cerise de Žagar, d'une ressource héritée à une ressource métamorphosée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Villes et métiers d'Art : entre ressources, marchés et politiques territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ville et Métiers d’Art « Les métiers d’art, un levier d’action pour la revitalisation des centre-ville », Ministère de la Cohésion des Territoires et l'association Villes et Métiers d'Art, Palais des Congrès de Béziers, 26 novembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces ruraux en France : quelles logiques d'attractivité et de développement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Territoires ruraux : espaces de créativités et d'innovations : "Il y a du Génie dans le désert", Pôle d’Equilibre Territorial et Rural (P.E.T.R.) Sud Lozère, Florac Trois Rivières, 3-5 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Florac Trois Rivières, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures agraires lituaniennes : quelles évolutions depuis l’intégration européenne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Espaces ruraux en France : quelles logiques d'attractivité et de développement ?</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques des espaces ruraux en France : quelles logiques d'attractivités et de recomposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Territoires ruraux : espaces de créativités et d'innovations : "Il y a du Génie dans le désert", Pôle d’Equilibre Territorial et Rural (P.E.T.R.) Sud Lozère, Florac Trois Rivières, 3-5 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Florac Trois Rivières, France</w:t>
+              <w:t xml:space="preserve">Association des Maires ruraux de France (Yonne), Saint Aubin Châteauneuf, Yonne, France, samedi 18 Novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Saint-Aubin-Château-Neuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource foncière et mutations des agricultures en Europe méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Colloque ASRDLF « Les acteurs économiques et la régionalisation », Caen, 4-6 Juillet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux d'acteurs et stratégies de développement d'une appellation d'origine : le cas de l'AOC Picpoul de Pinet (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces ruraux et les métropoles : quelles relations et quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université Populaire des Cévennes, Génolhac, 11 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Génolhac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rural en France : des méthodes à la mesure à partir de DATAR 2040</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Atelier épistémologique, "Le rural comme cadre et objet d'analyse", ART-Dev, Montpellier, Université Paul Valéry Montpellier 3, Montpellier, Jeudi 26 Janvier 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cerise de Zagare comme stratégie de développement dans des zones rurales périphériques en Lituanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5771,73 +6168,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeudi ART-Dev, thème "Actions publiques et gestion des ressources dans les territoires de marges, quel développement à la clé ?" Université Montpellier 3, Montpellier, Jeudi 20 Septembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique et développement rural en France : une typologie des formes de coordination de l'action locale dans les territoires LEADER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5866,478 +6263,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54eme colloque de l'ASRDLF et 15eme conférence de l'ERSA, Les défis de développement pour les villes et les régions dans une Europe en mutation, Athènes, 5-7 juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces agricoles de l'Ouest européen : catégories de systèmes productifs agricoles et paradoxe des concentrations foncières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Atelier épistémologique, "Le rural comme cadre et objet d'analyse", ART-Dev, Montpellier, Université Paul Valéry Montpellier 3, Montpellier, Jeudi 26 Janvier 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10eme Journée de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques contemporaines de la « Renaissance rurale » en France, Espagne et Italie : méthodologie et mesure des facteurs endogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université Populaire des Cévennes, Génolhac, 11 octobre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Génolhac, France</w:t>
+              <w:t xml:space="preserve">10emes Journées de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...288 lines deleted...]
-                <w:t xml:space="preserve">Formes d'agricultures en Europe occidentale au prisme des politiques territoriales: des systèmes productifs aux systèmes territoriaux</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques rurales et disparités spatiales en Europe méditerranéenne: Mise en place d'une méthodologie d'analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
@@ -6358,480 +6522,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires alimentaires au carrefour des espaces productifs et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10eme Journée de Recherches en Sciences Sociales, INRA, CIRAD, Paris, 8-9 décembre 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Jeudi ART-Dev, 2016, thème "Jeux d’échelles et territoires alimentaires", Université Montpellier 3, Montpellier, Jeudi 16 Juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dynamiques contemporaines de la « Renaissance rurale » en France, Espagne et Italie : méthodologie et mesure des facteurs endogènes</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes d'agricultures en Europe occidentale au prisme des politiques territoriales: des systèmes productifs aux systèmes territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF), Gatineau, 7-9 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03073035v1</w:t>
+                <w:t xml:space="preserve">hal-02130544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme LEADER en France et en Lituanie : échec ou succès de la mise en oeuvre à l'échelle locale du dispositif européen</w:t>
               </w:r>
@@ -7208,204 +7208,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La qualification territoriale par l'agriculture : une forme de réactivation de la relation entre territoire et alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Politique de développement et gouvernance locales : l'impact du programme LEADER dans la structuration des réseaux d'acteurs locaux en France et en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème congrès de l'Association de Science Régionale de Langue Française, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, Marne-la-Vallée, 7-9 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130540v1</w:t>
+                <w:t xml:space="preserve">hal-03072944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique de développement et gouvernance locales : l'impact du programme LEADER dans la structuration des réseaux d'acteurs locaux en France et en Lituanie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La qualification territoriale par l'agriculture : une forme de réactivation de la relation entre territoire et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème congrès de l'Association de Science Régionale de Langue Française, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, Marne-la-Vallée, 7-9 juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072944v1</w:t>
+                <w:t xml:space="preserve">hal-02130540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralités et approches territoriales</w:t>
               </w:r>
@@ -7605,50 +7605,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces de faible densité : des qualifications territoriales multiples ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLIX eme Colloque de l'Association de science régionale de Langue française (ASRDLF) - Industrie, Ville et région dans une économie mondialisée, Belfort, Université de Franche Comté, 9 au 11 juillet (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Belfort, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers des ruralités plurielles en france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective LOZERE 2020, Conseil général de la Lozère, Mende, 13 Novembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mende, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels effets des reglementations nationales dans le programme LEADER dans l'Europe des 27 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7657,428 +7808,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème journée de recherches en sciences sociales (JRSS 2012), 13 et 14 décembre 2012, Université de Toulouse, Société française d'Economie Rurale (SFER), Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toulouse, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la labélisation pour les territoires touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIX eme Colloque de l'Association de science régionale de Langue française (ASRDLF) - Industrie, Ville et région dans une économie mondialisée, Belfort, Université de Franche Comté, 9 au 11 juillet (France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Belfort, France. 16 p</w:t>
+              <w:t xml:space="preserve">Congrès de l'union nationale des Associations Touristiques (UNAT), le 17 Novembre 2011, Sète, (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marc Dedeire</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communautés rurales et initiatives locales en Lituanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgita Mačiulytė</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective LOZERE 2020, Conseil général de la Lozère, Mende, 13 Novembre 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mende, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Académie d'Agriculture de France, Paris, le 18 janvier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions sur les sécurisations alimentaires et leurs dimensions spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de formation Rectorat de Montpellier, DAFPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montpellier, France. pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130530v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02130523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interfaces entre diffusion de l'alimentation d'origine et processus d'acculturation</w:t>
               </w:r>
@@ -8140,50 +8140,374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46ème Colloque de l'Association de Science Régionale de Langue Française (ASRDLF) et Associazione Italiana di Scienze Regionali (ASIRe) " Identité, qualité et compétitivité territoriale - Développement économique et cohésion dans les territoires alpins "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie. 21p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité, Qualité et Compétitivité Territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Systèmes de qualité et trajectoires agricoles en Europe Méditerranéenne : disparité ou convergence", Aoste (Italie), 20-22 septembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aoste, Italie. 20 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectories of agricultural development in Mediterranean Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hircsak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISDA 2010 "Innovation &amp; sustainable development in agriculture and food", Montpellier, du 28 juin au 1er juillet 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France. 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de la programmation LEADER en Europe centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8192,381 +8516,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Mise en oeuvre de la programmation LEADER en Europe centrale : entre démarche de développement local et instrumentalisation politique", 4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9 et 10 décembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071316v1</w:t>
-              </w:r>
-[...322 lines deleted...]
-                <w:t xml:space="preserve">hal-02130520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indications géographiques, dynamiques socio-économiques et patrimoine bio-culturel en Turquie et dans les pays méditerranéens</w:t>
               </w:r>
@@ -8729,51 +8729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Razafimahefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8805,217 +8805,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00782004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers une définition opératoire des espaces ruraux et de la ruralité. Questions et débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ghiotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Razafimahefa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Colloque de l'ASRDLF " Entre projets locaux de développement et globalisation de l'économie : quels équilibres pour les espaces régionaux ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Clermont-Ferrand, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00782006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualifications territoriales des Produits d'Origine Géographique et durabilité(s) des ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international : "Les Produits de Terroir, les Indications Géographiques et le Développement Local Durable des Pays Méditerranéens", CIHEAM, Université d'Akdeniz, Antalya, 24-26 avril 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Antalya, Turquie. pp.39-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130502v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-00782006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises non agricoles et facteurs de localisation</w:t>
               </w:r>
@@ -9159,50 +9159,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes des distances dans la construction des identités alimentaires par acculturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Produits de terroir, filière qualité et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources territoriales et modalités de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIIe Rencontres ARETHUSE, Université du Molise, Termoli, 26-28 septembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Termoli, Italie. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes, qualité et territoires, la nécessité d'une approche intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXII rencontres ARETHUSE, Miraflores de la Sierra, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Miraflores de la Sierra, Espagne. pp.553-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de ressources territoriales par la qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9224,73 +9496,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque il governo delle risorse locali XXIIIe "Rencontres ARETHUSE", 26 au 28 septembre 2007, Molise (Italie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Molise, Italie. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrastes régionaux des dynamiques rurales européennes sont-ils porteurs de trajectoires territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9306,329 +9578,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIIIème Colloque ASRDLF "Les dynamiques territoriales, débats et enjeux entre les différentes approches disciplinaires", 11-13 Juillet 2007, Grenoble - Chambéry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073999v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02130501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations vs. Trajectoires des villes méditerranéennes</w:t>
               </w:r>
@@ -10054,50 +10054,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les espaces ruraux en France aujourd’hui : dynamiques démographiques et recomposition sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Jagorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes-campagnes : pour une cohésion des territoires de la République</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cerise de l'agar et les communautés rurales en Lituanie : entre produit de terroir et reconstruction identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10110,397 +10196,311 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne MARACHE; Philipe MEYZIE; Maud VILLERET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des produits entre Déclin et renaissance (XVIeme - XXI eme siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13 (Collection L'Europe Alimentaire), Peter Lang, pp.331-344, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Quentin Jagorel. </w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La municipalité argentine, acteur du développement territorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bustos Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes-campagnes : pour une cohésion des territoires de la République</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iggybook, pp.31-38, 2018</w:t>
+              <w:t xml:space="preserve">Production et circulation des normes pour l'action publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-238, 2016, Territoires en mutation, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire et Jean-Michel Sourisseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production et circulation des normes pour l'action territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.11-26, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057526v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02020162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel(s) patrimoines pour la presqu'île de Guérande ? Lecture goffmanienne d'une patrimonialisation fragmentée</w:t>
               </w:r>
@@ -10624,51 +10624,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10811,213 +10811,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour les communes en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dedeire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels sont les liens entre l’alimentation en géographie et le terroir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires apprenants et développement local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dedeire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098668v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04098891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruralités demain, tous urbains</w:t>
               </w:r>
@@ -11988,51 +11988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3F6616D"/>
+    <w:nsid w:val="10B3D04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12219,51 +12219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dedeire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9871-5335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035671815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56762686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000403038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Maciulyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0145" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659309v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/GM.2021.5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059912003051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130533v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma'Iulyt'" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Prapiestien'" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.2582" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709164v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986473v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979231v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979274v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130521v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130526v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130530v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130523v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedeire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67653" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098668v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098891v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406633v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Minga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979271v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marc-dedeire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9871-5335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035671815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/56762686" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000403038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312180v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chevalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dedeire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma&#269;iulyt&#279;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Baujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.749.0038" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455181v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Maciulyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.874.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659309v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5200/GM.2021.5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.221.0145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03567973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cuenot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.239.0167" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Jalkh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Requier Desjardins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41055-020-00079-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979326v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063416v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Razafimahefa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2018.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/euco-2017-0020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053665ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067486v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Prapiestien&#279;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4382" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062626v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6001/geografija.v50i2.3004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130532v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgita Ma'Iulyt'" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Prapiestien'" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059912003051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.131.0011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920766v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dezso Kovacks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sourisseau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.4687" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.752.0068" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/045648ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130516v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.2582" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Michun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130491v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.1959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051202v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cortes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054607v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Guillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960413v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709130v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709164v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouyssou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375329v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03375304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073431v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932771v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932770v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979272v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979274v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979276v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073033v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130546v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073035v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130544v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979270v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130538v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130535v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130540v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130528v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130525v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130527v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130523v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczack" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hircsak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dedeire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00782006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130502v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130495v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823362v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130501v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130531v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073999v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130497v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130504v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Raynal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130506v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405428v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=67653" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593584v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Cortes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098891v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986647v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098871v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986556v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130513v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00406633v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408730v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldona Minga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130510v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130508v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979271v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130541v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>